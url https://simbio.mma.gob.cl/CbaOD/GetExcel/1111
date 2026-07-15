--- v0 (2025-12-11)
+++ v1 (2026-07-15)
@@ -122,51 +122,51 @@
   <si>
     <t>null</t>
   </si>
   <si>
     <t>Bien Nacional Protegido (BNP)</t>
   </si>
   <si>
     <t>BNP-035</t>
   </si>
   <si>
     <t>Otras Designaciones</t>
   </si>
   <si>
     <t>Decreto de creación</t>
   </si>
   <si>
     <t>Designada</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>45°22′4′′S 72°9′2′′W</t>
+    <t>45°22′4′′S 72°9′1′′W</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Presencia</t>
   </si>
   <si>
     <t>Procentaje del AP</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
@@ -508,51 +508,51 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="1">
         <v>1843</v>
       </c>
       <c r="H2" s="1">
-        <v>1841.8518986430945</v>
+        <v>1848.5648344215122</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>22</v>
       </c>
       <c r="J2" s="1">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="L2" s="1">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="s">
         <v>24</v>
       </c>
       <c r="N2" s="1" t="s">
         <v>25</v>
       </c>
       <c r="O2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="P2" s="1"/>
       <c r="Q2" s="1" t="s">
         <v>26</v>