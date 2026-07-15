--- v0 (2025-12-11)
+++ v1 (2026-07-15)
@@ -469,51 +469,51 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="1">
         <v>210</v>
       </c>
       <c r="H2" s="1">
-        <v>215.9646131015964</v>
+        <v>210.45873494038997</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>22</v>
       </c>
       <c r="J2" s="1">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="L2" s="1">
         <v>0</v>
       </c>
       <c r="M2" s="1" t="s">
         <v>24</v>
       </c>
       <c r="N2" s="1" t="s">
         <v>25</v>
       </c>
       <c r="O2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="P2" s="1"/>
       <c r="Q2" s="1" t="s">
         <v>26</v>