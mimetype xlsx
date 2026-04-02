--- v0 (2025-12-25)
+++ v1 (2026-04-02)
@@ -898,51 +898,51 @@
         <v>161</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>171</v>