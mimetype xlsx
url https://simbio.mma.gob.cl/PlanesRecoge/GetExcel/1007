--- v1 (2026-02-28)
+++ v2 (2026-05-02)
@@ -73,135 +73,127 @@
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Resumen</t>
   </si>
   <si>
     <t>Superficie</t>
   </si>
   <si>
     <t>Ambientes</t>
   </si>
   <si>
     <t>Resumen antecedentes</t>
   </si>
   <si>
     <t>Diagnóstico de amenazas</t>
   </si>
   <si>
     <t>RECOGE0007</t>
   </si>
   <si>
     <t>Fardela blanca</t>
   </si>
   <si>
-    <t xml:space="preserve">La fardela blanca (Ardenna creatopus) es una especie clasificada En Peligro  (EN) (DS N°50/2008 MINSECPRES).  El proceso de elaboración del plan se inició con la Resolución Exenta N° 0497 (17 de mayo de 2019).  Por tratarse de un plan ingresado por procedimiento abreviado, este plan no contó con un grupo de elaboración convocado por el Ministerio del Medio Ambiente, sino que fue coordinado, facilitado y presentado por la ONG Oikonos. La propuesta fue sometida a consulta pública un plazo de 30 días hábiles, desde el 13 de septiembre hasta el 21 de noviembre de 2019. El plan aprobado fue publicado en el Diario Oficial el 10 de marzo de 2022 (promulgación 02 septiembre 2020).</t>
+    <t>El Plan de Recuperación, Conservación y Gestión de la Fardela blanca establece acciones para reducir las amenazas que afectan a esta especie endémica de Chile, cuya reproducción ocurre exclusivamente en Isla Mocha y el Archipiélago Juan Fernández. Aborda presiones terrestres y marítimas como captura incidental, depredadores introducidos, perturbación antrópica y pérdida de hábitat. Incluye líneas de acción de manejo, investigación, educación y coordinación institucional. Su horizonte de implementación es de 20 años, con evaluación periódica y participación de organismos públicos, científicos y organizaciones de conservación.</t>
   </si>
   <si>
     <t>Oikonos</t>
   </si>
   <si>
     <t>Vía abreviada</t>
   </si>
   <si>
     <t>Plan oficializado</t>
   </si>
   <si>
-    <t xml:space="preserve">La fardela blanca es una especie migratoria que se distribuye en el Océano Pacífico Oriental en ambos hemisferios, nidificando en el hemisferio sur, exclusivamente en territorio chileno específicamente en el Archipiélago de Juan Fernández  y en la Isla Mocha desde donde migra al norte durante el invierno austral. Pertenece a un grupo de aves marinas que comprende albatros, petreles, golondrinas de mar y yuncos que se caracterizan por ser longevas, tener una madurez reproductiva tardía con bajas tasas de reproducción y pisar tierra solo para anidar. Se identificaron siete amenazas directas y principales: 1) Captura incidental; 2) Especies exóticas invasoras (EEI); 3) Perros y gatos en las colonias reproductivas; 4) Ganado al interior del área silvestre protegida; 5) Consumo de polluelos; 6)  Perturbación antrópica en sitios reproductivos (efectos lumínicos y tendido eléctrico) y 7) Contaminación por plásticos e hidrocarburos. El horizonte temporal para la implementación de acciones es de 20 años, plazo en el cual se espera cumplir la meta de alcanzar una tendencia positiva de crecimiento demográfico en ambas colonias reproductoras conocidas, en Isla Mocha y Archipiélago Juan Fernández. Para esto se definieron 10 líneas de acción orientadas a disminuir las amenazas marítimas que afectan los sitios de migración, disminuir las amenazas terrestres que afectan los sitios de nidificación y aumentar el conocimiento y el trabajo colaborativo para la protección de la fardela blanca y su hábitat. Entre estas líneas de acción se encuentra, por ejemplo mitigar el impacto de las pesquerías sobre la fardela blanca, restaurar su hábitat de nidificación y promover, adaptar y desarrollar la investigación necesaria para la conservación de la especie y sus hábitats.</t>
+    <t>El Plan de Recuperación, Conservación y Gestión de la Fardela blanca busca revertir el estado de amenaza de esta especie endémica de Chile, mejorando la protección de sus sitios de nidificación, alimentación y migración. Se estructura en tres objetivos: disminuir amenazas marítimas, reducir amenazas terrestres y fortalecer el conocimiento y la coordinación interinstitucional. Considera acciones orientadas a mitigar la captura incidental, controlar especies exóticas invasoras, reducir perturbaciones antrópicas y fortalecer la investigación. El Plan se implementará durante 20 años e involucra a servicios públicos, organizaciones científicas, ONGs y comunidades locales.</t>
   </si>
   <si>
     <t>Marino ; Terrestre</t>
   </si>
   <si>
-    <t xml:space="preserve">La fardela blanca (Ardenna creatopus) es una especie migratoria que se distribuye en el Océano Pacífico Oriental en ambos hemisferios, nidificando en el hemisferio sur, exclusivamente en territorio chileno (Archipiélago de Juan Fernández e Isla Mocha) y migrando al norte durante el invierno austral (Figura 1). Pertenece al orden Procellariiformes, el más grande de aves marinas, comprendido por albatros, petreles, golondrinas de mar y yuncos. Se caracterizan por tener vidas de larga duración, tener una madurez reproductiva tardía con bajas tasas de reproducción y pisar tierra solo para anidar.  Dentro de este Orden, la fardela blanca está dentro de las especies más pequeñas, posee plumaje café grisáceo en las partes superiores y blanco manchado en el vientre y parte inferior del cuerpo, el que mudan después de cada nidificación.</t>
-[...5 lines deleted...]
-</t>
+    <t>La Fardela blanca (Ardenna creatopus) es un ave marina migratoria del Pacífico Oriental que nidifica exclusivamente en Chile, en Isla Mocha y el Archipiélago de Juan Fernández. Pertenece al orden Procellariiformes, caracterizado por especies de larga vida, madurez reproductiva tardía y baja tasa de reproducción. Nidifica en madrigueras, pone un solo huevo por temporada y los polluelos vuelan en mayo. Su migración se extiende hasta Perú, México, Canadá e incluso Alaska, utilizando zonas de alimentación clave cerca de Valdivia y el Golfo de Arauco. La especie está clasificada “En Peligro” debido a su distribución reproductiva restringida, disminución poblacional y deterioro de hábitat.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El diagnóstico identifica una serie de amenazas críticas que afectan a la Fardela blanca tanto en tierra como en el mar. La captura incidental en pesquerías es una de las principales presiones, con altas tasas documentadas en flotas artesanales e industriales, especialmente en áreas de alimentación donde su distribución se superpone con la actividad pesquera. En tierra, la depredación por especies exóticas invasoras —como gatos, ratas y coatíes— provoca la mortalidad de adultos y polluelos, y compite por las madrigueras. Otras amenazas terrestres relevantes incluyen perros domésticos, daño a madrigueras por ganado y la recolección ilegal de polluelos en Isla Mocha._x000D_
+Adicionalmente, la perturbación antrópica causada por contaminación lumínica y tendidos eléctricos incrementa la caída y mortalidad de ejemplares, especialmente volantones. Aunque no forman parte de las acciones del plan, la contaminación por plásticos e hidrocarburos se reconoce como un riesgo creciente. Estas amenazas, combinadas con una distribución reproductiva muy restringida, contribuyen al estatus “En Peligro” de la especie.</t>
   </si>
   <si>
     <t>N° Decreto</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Fecha promulgación</t>
   </si>
   <si>
     <t>Fecha publicación</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>APRUEBA PLAN DE RECUPERACIÓN, CONSERVACIÓN Y GESTIÓN DE LA FARDELA BLANCA (ARDENNA CREATOPUS)</t>
+    <t>Aprueba Plan de Recuperación, Conservación y Gestión de la Fardela blanca (Ardenna creatopus)</t>
   </si>
   <si>
     <t>02/09/2020</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>http://bcn.cl/2yg3t</t>
   </si>
   <si>
     <t>Nombre común</t>
   </si>
   <si>
     <t>Nombre científico</t>
   </si>
   <si>
     <t>Estado de conservación</t>
   </si>
   <si>
     <t>Antecedentes de la especie</t>
   </si>
   <si>
     <t>Fardela Blanca</t>
   </si>
   <si>
     <t>Ardenna creatopus</t>
   </si>
   <si>
     <t>En Peligro (EN) (DS N°50/2008 MINSECPRES)</t>
   </si>
   <si>
-    <t xml:space="preserve">La fardela blanca (Ardenna creatopus) es una especie migratoria que se distribuye en el Océano Pacífico Oriental en ambos hemisferios, nidificando en el hemisferio sur, exclusivamente en territorio chileno (Archipiélago de Juan Fernández e Isla Mocha) y migrando al norte durante el invierno austral. Pertenece al orden Procellariiformes, el más grande de aves marinas, comprendido por albatros, petreles, golondrinas de mar y yuncos. Se caracterizan por tener vidas de larga duración, tener una madurez reproductiva tardía, con bajas tasas de reproducción y pisar tierra solo para anidar. En la actualidad no existen datos sobre la edad promedio del primer apareamiento, sin embargo es posible asumir similitudes con la fardela negra (Ardenna grisea), especie para la cual se estima una edad promedio de 7a 8 años en el primer apareamiento y un tiempo promedio de generación de 13,1 años. Dentro del orden Procellariiformes la fardela blanca es de las especies más pequeñas, posee plumaje café grisáceo en las partes superiores y blanco manchado en el vientre y parte inferior del cuerpo, el que mudan después de cada nidificación. _x000D_
-[...5 lines deleted...]
-</t>
+    <t>La Fardela blanca es una especie marina migratoria que se reproduce únicamente en tres sitios de Chile: Isla Mocha, Isla Robinson Crusoe e Isla Santa Clara. Nidifica en madrigueras ubicadas en laderas y crestas, con un ciclo reproductivo estacional que incluye la puesta de un solo huevo. Sus principales zonas de alimentación se sitúan al norte de Valdivia y en el Golfo de Arauco. Su distribución migratoria abarca desde Chile hasta América del Norte, con detenciones críticas en aguas peruanas. La especie se encuentra clasificada “En Peligro” a nivel nacional, producto de amenazas múltiples y una población reproductiva muy acotada.</t>
   </si>
   <si>
     <t>Rocuant Andalien</t>
   </si>
   <si>
     <t>Queule</t>
   </si>
   <si>
     <t>Mantagua</t>
   </si>
   <si>
     <t>Cahuil</t>
   </si>
   <si>
     <t>Putú Huenchullamí</t>
   </si>
   <si>
     <t>Orden 1</t>
   </si>
   <si>
     <t>Orden 2</t>
   </si>
   <si>
     <t>Orden 3</t>
   </si>
@@ -265,146 +257,97 @@
   <si>
     <t>ESTERO</t>
   </si>
   <si>
     <t>SIN CLASIFICAR</t>
   </si>
   <si>
     <t>ESTACIONALES</t>
   </si>
   <si>
     <t>TURBERAS</t>
   </si>
   <si>
     <t>LAGO SALADO</t>
   </si>
   <si>
     <t>TEMPORALES</t>
   </si>
   <si>
     <t>IRREGULARES</t>
   </si>
   <si>
     <t>Factor</t>
   </si>
   <si>
-    <t>CAPTURA INCIDENTAL</t>
-[...94 lines deleted...]
-</t>
+    <t>4. Ganado dentro de áreas de reproducción</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El ganado introducido en islas como Robinson Crusoe y Santa Clara provoca daño físico a las madrigueras de nidificación, colapsándolas o erosionando el sustrato. Se estima que en algunas zonas más del 50% de las madrigueras presentan daño estructural. Aunque se han implementado cercos de exclusión desde 2011, estos no cubren todas las subcolonias y no impiden la entrada de conejos. La pérdida de madrigueras activas implica la pérdida de parejas reproductoras y puede retrasar la recuperación poblacional durante varias temporadas._x000D_
+Nivel de amenaza: Media</t>
+  </si>
+  <si>
+    <t>2. Especies exóticas invasoras</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gatos, coatíes, ratas y conejos afectan directamente la reproducción de la Fardela blanca. Estos depredadores ingresan a las madrigueras, consumen adultos y polluelos y compiten por cavidades de nidificación. En Juan Fernández se han registrado mortalidades masivas en una sola noche, y la presencia de conejos reduce el éxito reproductivo al alterar las madrigueras. La erradicación de conejos en Isla Santa Clara mostró una recuperación notable de la población, evidenciando la magnitud de esta amenaza. El impacto varía entre colonias, pero es significativo en todas las áreas reproductivas._x000D_
+Nivel de amenaza: Alta</t>
+  </si>
+  <si>
+    <t>3. Perros y gatos en colonias reproductivas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Los gatos domésticos y asilvestrados representan una amenaza crítica, especialmente en Robinson Crusoe, donde históricamente han provocado reducciones importantes en la población. Se documentan mortalidades anuales de adultos y polluelos. En Isla Mocha los registros de cámaras indican presencia constante de gatos y perros dentro de las colonias, con tasas de detección diaria cercanas al 0,68%. Aunque no todos los efectos están cuantificados, la evidencia muestra un impacto directo sobre el éxito reproductivo y la supervivencia de adultos._x000D_
+Nivel de amenaza: Alta</t>
+  </si>
+  <si>
+    <t>6. Perturbación antrópica (Contaminación lumínica y tendido eléctrico)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Las luces artificiales atraen y desorientan a los volantones, provocando su caída y aumentando el riesgo de mortalidad por colisión, depredación o tendido eléctrico. Entre 2012 y 2018 se registraron 805 ejemplares afectados en Robinson Crusoe. Algunos sectores presentan mayor impacto, lo que motivó la instalación de luminarias amigables con resultados positivos. En Isla Mocha también se han reportado eventos de caída asociados a fiestas locales. La expansión urbana y turística incrementa el riesgo futuro._x000D_
+Nivel de amenaza: Media</t>
+  </si>
+  <si>
+    <t>1. Captura incidental</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La captura incidental en pesquerías constituye una de las amenazas más graves para la especie. Se han registrado tasas elevadas en flotas de cerco industriales y artesanales, especialmente en zonas de alimentación al norte de Valdivia y el Golfo de Arauco, donde existe fuerte superposición entre actividad pesquera y distribución de la especie. Estudios documentan mortalidad significativa, con más de 1.500 aves muertas entre 2015 y 2017 bajo un 2% de cobertura de observadores. La amenaza se extiende fuera de Chile a lo largo de su ruta migratoria, con registros en Perú, México, Ecuador y EE.UU. La falta de información en todos los tipos de pesquerías dificulta dimensionar completamente su impacto._x000D_
+Nivel de amenaza: Alta</t>
+  </si>
+  <si>
+    <t>5. Consumo de polluelos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En Isla Mocha, la extracción ilegal de polluelos para consumo humano fue históricamente una de las principales amenazas. Aunque su magnitud ha disminuido desde la implementación de patrullajes nocturnos por CONAF, aún ocurren eventos aislados, como la captura de 300 polluelos registrada en 2018. Esta práctica destruye madrigueras y afecta la reproducción de las parejas, pudiendo generar pérdidas en varias temporadas. La falta de datos actualizados impide evaluar completamente su impacto, pero se reconoce como una amenaza persistente._x000D_
+Nivel de amenaza: Media</t>
+  </si>
+  <si>
+    <t>7. Contaminación por plásticos e hidrocarburos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La ingesta de plásticos y la exposición a hidrocarburos constituyen amenazas globales para las aves marinas y afectan también a la Fardela blanca. Se han encontrado plásticos en necropsias y en análisis de heces de ejemplares de Isla Mocha, evidenciando su ingestión. Este tipo de contaminación puede causar inanición, afectación del sistema digestivo y mortalidad en adultos y polluelos. Asimismo, los derrames de petróleo, tanto crónicos como agudos, representan riesgos severos en áreas de descanso y alimentación, considerando que la especie suele flotar en grupos y permanece largos periodos en superficie. Aunque su impacto no fue incorporado como línea de acción por dificultades de cuantificación, el Plan identifica la necesidad urgente de continuar la investigación y evaluar esta amenaza, que podría intensificarse a nivel global._x000D_
+Nivel de amenaza: Baja / impacto potencial alto pero no cuantificado</t>
   </si>
   <si>
     <t>Regiones donde se aplica</t>
   </si>
   <si>
     <t>Descripción alcance territorial</t>
   </si>
   <si>
     <t>Visión</t>
   </si>
   <si>
     <t>Meta</t>
   </si>
   <si>
     <t>Grupo seguimiento</t>
   </si>
   <si>
     <t>Antofagasta ; Arica y Parinacota ; Atacama ; Biobío ; Coquimbo ; La Araucanía ; Libertador General Bernardo O'Higgins ; Los Lagos ; Los Ríos ; Maule ; Ñuble ; Tarapacá ; Valparaíso</t>
   </si>
   <si>
     <t>El plan se circunscribirá al territorio nacional, en las áreas de nidificación, alimentación y migración de la fardela blanca, con especial atención en Islas Robinson Crusoe, Santa Clara y Mocha</t>
   </si>
   <si>
     <t>La fardela blanca, especie que nidifica únicamente en Chile, deja de estar en riesgo de extinción en la medida que la sociedad la valora ecológica y socioculturalmente, conservando y protegiendo sus hábitats de nidificación, alimentación y migración.</t>
   </si>