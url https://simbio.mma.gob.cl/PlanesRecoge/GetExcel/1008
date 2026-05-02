--- v1 (2026-02-28)
+++ v2 (2026-05-02)
@@ -73,362 +73,348 @@
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Resumen</t>
   </si>
   <si>
     <t>Superficie</t>
   </si>
   <si>
     <t>Ambientes</t>
   </si>
   <si>
     <t>Resumen antecedentes</t>
   </si>
   <si>
     <t>Diagnóstico de amenazas</t>
   </si>
   <si>
     <t>RECOGE0009</t>
   </si>
   <si>
     <t>Golondrinas de mar del norte de Chile</t>
   </si>
   <si>
-    <t xml:space="preserve">Las golondrinas de mar incluidas en este plan comprenden 4 especies de aves marinas clasificadas por el Reglamento de Clasificación de Especies como amenazadas. Estas son: golondrina de mar negra (Hydrobates markhami), clasificada En Peligro (EN) (DS N° 79/2018 MMA), golondrina de mar de collar (Hydrobates hornbyi) y golondrina de mar peruana (Hydrobates tethys) ambas clasificadas en categoría Vulnerable (VU) (DS N° 16/2020 MMA) y, finalmente, la golondrina de mar chica (Oceanites gracilis), clasificada en la categoría Datos Insuficientes (DD) (DS N° 79/2018 MMA). El proceso de elaboración del plan se inició con la Resolución Exenta N° 1113 (11 de septiembre del 2019). El grupo de elaboración  estuvo conformado por servicios públicos, universidades, investigadores independientes y privados. La propuesta fue sometida a consulta pública por un plazo de 30 días hábiles, desde el 5 de mayo al 17 de junio de 2021. El plan aprobado fue publicado en el Diario Oficial el 26 de abril de 2022 (promulgación 11 enero 2022).</t>
+    <t>El Plan busca asegurar la recuperación y conservación de cuatro especies de golondrinas de mar que se reproducen en el norte de Chile, mediante la mitigación de amenazas críticas en colonias, rutas de vuelo y hábitat marino. Considera acciones para reducir la contaminación lumínica, ordenar actividades productivas, proteger sitios reproductivos, fortalecer la investigación y mejorar la gestión territorial. El plan integra a múltiples actores públicos y privados, establece un horizonte de 10 años y orienta la toma de decisiones para mantener poblaciones viables y disminuir su riesgo de extinción.</t>
   </si>
   <si>
     <t>Ministerio del Medio Ambiente</t>
   </si>
   <si>
     <t>Tradicional</t>
   </si>
   <si>
     <t>Plan oficializado</t>
   </si>
   <si>
-    <t xml:space="preserve">Las golondrinas de mar son pequeñas aves marinas, pertenecientes a las familias Oceanitidae e Hydrobatidae. Son aves de vuelo rápido y ágil, de hábitos pelágicos, que habitan mar adentro, pero se reproducen en tierra firme formando colonias, en islas o acantilados costeros, aunque en algunas especies pueden estar decenas de kilómetros tierra adentro. No construyen sus nidos, sino que utilizan cavidades ya existentes. Son especies longevas (largo generacional estimado en 16 años) y ponen un solo huevo por temporada. Las amenazas identificadas para estas especies son: 1) Luminosidad artificial (urbano, industrial, vial), 2) Actividad y proyectos mineros, 3) Obras areales (proyectos fotovoltaicos y eólicos), 4) Extracción ilegal de guano en Isla Grande de Atacama, 5) Luminosidad artificial en el mar, 6) Residuos marinos (plásticos), 7) Obras lineales (eléctricas, caminos, ductos), 8) Residuos terrestres, 9) Ejercicios militares, 10) Eventos masivos, culturales, recreativos, turísticos y de tránsito de fuera de ruta sobre sitios de nidificación y 11) Presencia de perros en colonias reproductivas. El horizonte temporal de implementación de las acciones es de 10 años, plazo en el cual se espera que las especies de golondrinas de mar que se encuentran amenazadas disminuyan su actual categoría, y la golondrina de mar chica salga de la categoría de clasificación Datos Insuficientes (DD). Para esto se definieron 11 líneas de acción orientadas a controlar y mitigar las amenazas que afectan a las golondrinas de mar del norte de Chile y su hábitat, considerando tanto a las colonias como a las rutas de vuelo y también a su hábitat en el  medio marino. Por otro lado, también se busca fortalecer la conservación de las especies a través de la protección efectiva de áreas de relevancia, el monitoreo y manejo adaptativo y la educación del público objetivo. Entre estas acciones se encuentran por ejemplo el establecimiento de un plan de medidas para evitar la afectación causada por la luminosidad artificial, tanto en tierra como en el mar y proteger la superficie de hábitat crítico es decir, las colonias.</t>
+    <t>El Plan de Recuperación, Conservación y Gestión de las Golondrinas de Mar del Norte de Chile establece acciones para reducir el riesgo de extinción de cuatro especies: la golondrina de mar negra, de collar, peruana y chica. Estas aves nidifican en colonias altamente sensibles del desierto y enfrentan amenazas como la contaminación lumínica, obras lineales y areales, minería, residuos y actividades humanas sobre sus sitios reproductivos y rutas de vuelo. El Plan aborda el control y mitigación de estas amenazas en tierra, rutas de desplazamiento y hábitat marino; impulsa el fortalecimiento de la protección efectiva, el monitoreo y la educación; y define acciones coordinadas con instituciones públicas, privadas y sociedad civil para mantener poblaciones viables en un horizonte de 10 años.</t>
   </si>
   <si>
     <t>Marino ; Terrestre</t>
   </si>
   <si>
-    <t xml:space="preserve">Las golondrinas de mar son pequeñas aves marinas, pertenecientes a las familias Oceanitidae e Hydrobatidae, del orden Procellariiformes. Son aves de vuelo rápido y ágil, de hábitos pelágicos, que habitan mar adentro donde se alimentan de pequeños peces, crustáceos y cefalópodos._x000D_
-[...4 lines deleted...]
-_x000D_
+    <t>Las golondrinas de mar del norte de Chile comprenden cuatro especies de aves marinas pelágicas que se alimentan en el océano y nidifican en cavidades del desierto o en islotes costeros. Son de hábitos nocturnos en la mayoría de sus colonias, presentan un largo generacional de 16 años y producen un solo huevo por temporada. Las especies incluidas son Hydrobates markhami (En Peligro), H. hornbyi (Vulnerable), H. tethys (Vulnerable) y Oceanites gracilis (Datos insuficientes). Sus colonias son frágiles, de baja visibilidad y poco conocidas, muchas descubiertas recientemente en ambientes salinos interiores del desierto. Varias poseen una distribución amplia pero pocas localidades reproductivas conocidas, lo que aumenta su vulnerabilidad. Entre las principales amenazas destacan la contaminación lumínica, obras y actividades que destruyen sustratos de nidificación, residuos, presencia de perros y proyectos mineros o energéticos.</t>
+  </si>
+  <si>
+    <t>El Plan identifica 13 amenazas que afectan a las golondrinas de mar en tres ámbitos: colonias reproductivas, rutas de vuelo y hábitat marino. La contaminación lumínica es la principal, generando desorientación, caídas masivas y mortalidad de volantones en ciudades, instalaciones industriales y carreteras. En colonias, las amenazas incluyen actividades mineras, obras fotovoltaicas y eólicas, caminos, tendidos eléctricos, residuos, eventos masivos y ejercicios militares, todos capaces de destruir sustrato y cavidades de nidificación. También se reconoce la presencia de perros y la extracción ilegal de guano en Isla Grande de Atacama. En rutas de vuelo inciden la iluminación artificial y obras en altura. En el medio marino se identifican como amenazas la iluminación de embarcaciones, residuos plásticos, vertimientos y la eventual sobreexplotación pesquera, aunque esta última con evidencia limitada. El análisis de impacto determinó amenazas de muy alto, alto, medio y bajo impacto sobre los objetos de conservación, requiriendo acciones urgentes de mitigación, regulación y coordinación interinstitucional.</t>
+  </si>
+  <si>
+    <t>N° Decreto</t>
+  </si>
+  <si>
+    <t>Nombre</t>
+  </si>
+  <si>
+    <t>Fecha promulgación</t>
+  </si>
+  <si>
+    <t>Fecha publicación</t>
+  </si>
+  <si>
+    <t>URL</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Aprueba Plan de Recuperación, Conservación y Gestión de las Golondrinas de Mar del Norte de Chile</t>
+  </si>
+  <si>
+    <t>11/01/2022</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>https://www.diariooficial.interior.gob.cl/publicaciones/2022/04/26/43237/01/2115830.pdf</t>
+  </si>
+  <si>
+    <t>Reino</t>
+  </si>
+  <si>
+    <t>Phyllum</t>
+  </si>
+  <si>
+    <t>Clase</t>
+  </si>
+  <si>
+    <t>Orden</t>
+  </si>
+  <si>
+    <t>Familia</t>
+  </si>
+  <si>
+    <t>NombreComun</t>
+  </si>
+  <si>
+    <t>NombreCientifico</t>
+  </si>
+  <si>
+    <t>EstadoConservacion</t>
+  </si>
+  <si>
+    <t>UrlFichaInventario</t>
+  </si>
+  <si>
+    <t>Animalia</t>
+  </si>
+  <si>
+    <t>Chordata</t>
+  </si>
+  <si>
+    <t>Aves</t>
+  </si>
+  <si>
+    <t>Procellariformes</t>
+  </si>
+  <si>
+    <t>Hydrobatidae</t>
+  </si>
+  <si>
+    <t>Golondrina de mar negra</t>
+  </si>
+  <si>
+    <t>Hydrobates markhami</t>
+  </si>
+  <si>
+    <t>En Peligro</t>
+  </si>
+  <si>
+    <t>http://especies.mma.gob.cl/CNMWeb/Web/WebCiudadana/ficha_indepen.aspx?EspecieId=725&amp;Version=1</t>
+  </si>
+  <si>
+    <t>Golondrina de mar de collar</t>
+  </si>
+  <si>
+    <t>Hydrobates hornbyi</t>
+  </si>
+  <si>
+    <t>Insuficientemente Conocida</t>
+  </si>
+  <si>
+    <t>http://especies.mma.gob.cl/CNMWeb/Web/WebCiudadana/ficha_indepen.aspx?EspecieId=724&amp;Version=1</t>
+  </si>
+  <si>
+    <t>Oceanitidae</t>
+  </si>
+  <si>
+    <t>Golondrina de mar chica</t>
+  </si>
+  <si>
+    <t>Oceanites gracilis</t>
+  </si>
+  <si>
+    <t>Datos Insuficientes</t>
+  </si>
+  <si>
+    <t>http://especies.mma.gob.cl/CNMWeb/Web/WebCiudadana/ficha_indepen.aspx?EspecieId=723&amp;Version=1</t>
+  </si>
+  <si>
+    <t>Orden 1</t>
+  </si>
+  <si>
+    <t>Orden 2</t>
+  </si>
+  <si>
+    <t>Orden 3</t>
+  </si>
+  <si>
+    <t>Orden 4</t>
+  </si>
+  <si>
+    <t>Hectáreas</t>
+  </si>
+  <si>
+    <t>Porcentaje</t>
+  </si>
+  <si>
+    <t>CONTINENTALES</t>
+  </si>
+  <si>
+    <t>RIBERENOS</t>
+  </si>
+  <si>
+    <t>PERMANENTES</t>
+  </si>
+  <si>
+    <t>RIO</t>
+  </si>
+  <si>
+    <t>SIN CLASIFICAR</t>
+  </si>
+  <si>
+    <t>LACUSTRES</t>
+  </si>
+  <si>
+    <t>LAGO</t>
+  </si>
+  <si>
+    <t>PALUSTRES</t>
+  </si>
+  <si>
+    <t>EMERGENTES</t>
+  </si>
+  <si>
+    <t>ESTACIONALES</t>
+  </si>
+  <si>
+    <t>TEMPORALES</t>
+  </si>
+  <si>
+    <t>IRREGULARES</t>
+  </si>
+  <si>
+    <t>ANDINOS</t>
+  </si>
+  <si>
+    <t>MARINOS Y COSTEROS</t>
+  </si>
+  <si>
+    <t>ESTUARINOS</t>
+  </si>
+  <si>
+    <t>INTERMAREALES</t>
+  </si>
+  <si>
+    <t>ARTIFICIALES</t>
+  </si>
+  <si>
+    <t>ALMACENAMIENTO</t>
+  </si>
+  <si>
+    <t>TRANQUE</t>
+  </si>
+  <si>
+    <t>LAGUNA</t>
+  </si>
+  <si>
+    <t>MARINOS</t>
+  </si>
+  <si>
+    <t>LAGUNA SALADA</t>
+  </si>
+  <si>
+    <t>Factor</t>
+  </si>
+  <si>
+    <t>06. Residuos marinos (incluye plásticos)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Los residuos marinos, especialmente el plástico, representan una amenaza creciente para aves pelágicas. Las golondrinas de mar, que se alimentan en superficie, son particularmente vulnerables a ingerir fragmentos plásticos confundidos con presas. Estudios previos en Procellariiformes revelan tasas altas de ingestión, y análisis en golondrina de mar negra muestran presencia de plástico en hasta 44% de las muestras chilenas revisadas. La ingesta puede causar desnutrición, daño interno, disminución del éxito reproductivo y mortalidad. Aunque en el Plan no se consideran acciones directas, se reconoce como una amenaza relevante vinculada a la presión global de contaminación oceánica._x000D_
+Nivel de amenaza: Medio_x000D_
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Las amenazas sobre las colonias de golondrinas de mar incluyen intervenciones directas sobre el sustrato de nidificación y obstáculos en las rutas de vuelo hacia el mar. Asimismo, se ha destacado como una importante amenaza a la contaminación lumínica, debido a la atracción que sufren principalmente los volantones de estas especies hacia las fuentes de iluminación artificial. Este fenómeno se produce de forma masiva en alumbrado público y de proyectos industriales cercanos a las colonias, en ciudades que puedan estar a varios kilómetros de ellas, o en sectores iluminados dentro de sus rutas de vuelo entre el mar y los sitios de nidificación._x000D_
-[...283 lines deleted...]
-</t>
+    <t>11. Presencia de perros en las colonias reproductivas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Los perros asilvestrados, abandonados o que deambulan libremente pueden excavar cavidades, depredar aves adultas o volantones y provocar colapso de nidos. En Caleta Buena y la Región de Antofagasta se han observado perros buscando alimento dentro de las colonias. Su presencia suele estar asociada a basurales o aportes de comida humana. Aunque el impacto aún es localizado, puede intensificarse si aumenta la disponibilidad de alimento o el acceso a las colonias._x000D_
+Nivel de amenaza: Bajo</t>
+  </si>
+  <si>
+    <t>05. Luminosidad artificial en el mar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La iluminación proveniente de embarcaciones—pesqueras, de carga o militares—también afecta a las golondrinas de mar que se alimentan y desplazan durante la noche. Las aves pueden ser atraídas hacia las luces del barco, caer a cubierta y sufrir lesiones o muerte. Se han recibido hasta 60 ejemplares en ciertos años en programas de rescate en Tarapacá, aunque no existen estudios sistemáticos que cuantifiquen el impacto total. La falta de monitoreo en alta mar dificulta evaluar la magnitud del problema, pero evidencia internacional confirma que la atracción lumínica marítima es una amenaza real para aves pelágicas._x000D_
+Nivel de amenaza: Alto</t>
+  </si>
+  <si>
+    <t>08. Residuos terrestres</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La basura arrojada desde rutas o transportada por el viento puede obstruir cavidades de nidificación o reducir su disponibilidad. En Pampa Chaca, Camarones, Quiuña y Caleta Buena se han documentado latas, plásticos y otros residuos atrapados en entradas de nidos. Además, los vertederos legales o clandestinos cercanos atraen depredadores como perros, gatos, jotes y roedores, aumentando el riesgo indirecto para las aves. La acumulación de residuos está asociada a zonas turísticas y carreteras con alta circulación._x000D_
+Nivel de amenaza: Medio</t>
+  </si>
+  <si>
+    <t>07. Obras lineales (incluye tendidos eléctricos, caminos y ductos)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Las obras lineales pueden atravesar colonias, destruyendo cavidades y compactando el sustrato. En Pampa Chaca, rutas como la Ruta 5 y la Ruta A-31 cruzan sectores con alta densidad de nidos. Las líneas de transmisión representan riesgo doble: pérdida de hábitat en los puntos de torre y posibilidad de colisión durante el vuelo nocturno. Se han registrado carcasas en líneas asociadas a proyectos energéticos. La instalación de caminos y ductos fragmenta la colonia y aumenta el tránsito humano, intensificando perturbaciones._x000D_
+Nivel de amenaza: Medio</t>
+  </si>
+  <si>
+    <t>02. Actividades y proyectos mineros</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Las actividades mineras—incluyendo exploraciones, prospecciones, extracción y sus instalaciones asociadas—representan una amenaza significativa para las colonias reproductivas ubicadas en sustratos salinos del desierto. La intervención del terreno mediante maquinaria, caminos, campamentos y ductos provoca destrucción directa de cavidades de nidificación, pérdida de superficie reproductiva y fragmentación del hábitat. En lugares como Salar Grande y otros sectores de Tarapacá y Antofagasta, las faenas están muy próximas a colonias conocidas, aumentando además la exposición a contaminación lumínica. Dado que las golondrinas requieren microhábitats específicos, cualquier alteración del sustrato puede generar impactos irreversibles._x000D_
+Nivel de amenaza: Muy alto</t>
+  </si>
+  <si>
+    <t>04. Extracción ilegal de guano en isla grande de atacama</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La isla Grande de Atacama es el único sitio reproductivo conocido en Chile para la golondrina de mar peruana. La extracción ilegal de guano implica el uso de herramientas y la remoción del sustrato que cubre las cavidades, destruyendo nidos y provocando derrumbes que pueden sepultarlos. Se han detectado cuerdas y escaleras utilizadas para ingresar clandestinamente, lo que evidencia actividad recurrente. Debido a la fragilidad del sustrato y al bajo número de nidos conocidos, cualquier alteración puede tener consecuencias severas sobre el éxito reproductivo y la permanencia local de la especie._x000D_
+Nivel de amenaza: Alto</t>
+  </si>
+  <si>
+    <t>01. Luminosidad artificial: iluminación a nivel urbano, industrial y vial (afectación de hábitat reproductivo y rutas de vuelo)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La contaminación lumínica es la principal amenaza para las golondrinas de mar. Las luces urbanas, industriales y viales—especialmente las luminarias LED de espectro azul—atraen y desorientan a las aves, en particular a los volantones durante sus primeros vuelos nocturnos desde las colonias hacia el mar. Este fenómeno, conocido como fallout, provoca caídas masivas, colisiones, atropellos, depredación y muerte por inanición o deshidratación. Las ciudades y faenas mineras del norte de Chile presentan focos importantes, con miles de aves afectadas anualmente en Arica, Iquique, Alto Hospicio, Tocopilla, Mejillones y Antofagasta. La iluminación también puede atraer aves desde el mar hacia tierra, amplificando el impacto. La falta de normativa adecuada y el aumento de urbanización e infraestructura intensifican el riesgo._x000D_
+Nivel de amenaza: Muy alto</t>
+  </si>
+  <si>
+    <t>10. Eventos masivos culturales, recreativos, turísticos y tránsito de fuera de ruta sobre sitios de nidificación de golondrinas de mar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Los eventos masivos y el tránsito fuera de ruta sobre colonias reproductivas generan compactación del sustrato y destrucción de cavidades. El ejemplo más crítico es el Festival de la Cosmovisión Andina en Presencias Tutelares, ubicado directamente sobre la colonia de Pampa Chaca. Actividades de jeepeo, rallys o turismo informal igualmente dañan cavidades al pasar sobre áreas sensibles. El aumento del uso recreativo del desierto agrava el riesgo, especialmente en zonas donde las colonias no están señalizadas._x000D_
+Nivel de amenaza: Bajo</t>
+  </si>
+  <si>
+    <t>09. Ejercicios militares</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Algunas colonias, como Pampa Chaca, se superponen parcialmente con terrenos militares donde se realizan maniobras con tanques y ejercicios de tiro. Estas actividades pueden destruir el sustrato salino, colapsar cavidades y eliminar nidos. Aunque la frecuencia no es continua, un solo ejercicio puede causar daños significativos debido a la fragilidad del terreno. La presencia militar también genera tránsito vehicular y perturbaciones acústicas que afectan el entorno reproductivo._x000D_
+Nivel de amenaza: Bajo</t>
+  </si>
+  <si>
+    <t>03. Obras areales (incluye proyectos fotovoltaicos y eólicos)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Los proyectos energéticos que requieren grandes superficies—como parques fotovoltaicos y eólicos—son una amenaza directa cuando se instalan dentro o sobre colonias reproductivas. Estas obras destruyen el sustrato mineral donde se encuentran las cavidades, eliminan áreas de nidificación y generan impactos indirectos: apertura de accesos, tendidos eléctricos, mayor tránsito y nuevas fuentes de iluminación. El interés creciente por energías renovables no convencionales en el desierto presiona territorios que contienen colonias conocidas, como Pampa Chuño, Salar de Navidad y río Loa. Como muchas colonias aún no están plenamente identificadas, existe riesgo de intervención inadvertida._x000D_
+Nivel de amenaza: Muy alto</t>
   </si>
   <si>
     <t>Regiones donde se aplica</t>
   </si>
   <si>
     <t>Descripción alcance territorial</t>
   </si>
   <si>
     <t>Visión</t>
   </si>
   <si>
     <t>Meta</t>
   </si>
   <si>
     <t>Grupo seguimiento</t>
   </si>
   <si>
     <t>Antofagasta ; Arica y Parinacota ; Atacama ; Coquimbo ; Tarapacá</t>
   </si>
   <si>
     <t>El alcance territorial de este plan se definió como toda el área de distribución de las especies, que considera desde el límite norte con Perú, el mar hasta las 200 millas náuticas, y la porción de tierra que incluye las colonias conocidas y los sitios de caída de golondrinas de mar identificados. El límite este corresponde a los límites de los pisos vegetacionales de Luebert y Pliscoff en las Regiones de Arica y Parinacota, Tarapacá, Antofagasta y parte norte de Atacama, ya que en toda esa zona los pisos guardan una muy buena relación con el tipo de sustrato conocido más idóneo para nidificación golondrinas de mar, y desde Copiapó al sur no se usa tal límite este sino que una línea imaginaria más próxima a la costa ya que los pisos de matorral, de esa área, no representarían un ambiente conocido para reproducción de las especies que son objeto del Plan. Dentro del alcance territorial del plan se incluyen total, o parcialmente, a 32 pisos vegetacionales, pertenecientes a las formaciones de Bosque espinoso, Desierto absoluto, Dunas de aerófitos, Herbazal efímero, Matorral bajo desértico, Matorral bajo de altitud y Matorral desértico.</t>
   </si>
   <si>
     <t>Las golondrinas de mar que habitan en el norte de Chile disminuyen su riesgo de extinción, pues existen poblaciones viables y un hábitat adecuado para la ocurrencia de ciclos biológicos tanto en mar como en tierra, siendo reconocidas y valoradas por la sociedad</t>
   </si>