--- v0 (2025-11-04)
+++ v1 (2026-05-02)
@@ -32,143 +32,135 @@
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="General" sheetId="1" r:id="rId1"/>
     <sheet name="Decretos" sheetId="2" r:id="rId2"/>
     <sheet name="Especies" sheetId="3" r:id="rId3"/>
     <sheet name="Paisajes de restauración" sheetId="4" r:id="rId4"/>
     <sheet name="Humedales" sheetId="5" r:id="rId5"/>
     <sheet name="Factores de amenaza" sheetId="6" r:id="rId6"/>
     <sheet name="Plan de acción" sheetId="7" r:id="rId7"/>
     <sheet name="Objetivos" sheetId="8" r:id="rId8"/>
     <sheet name="Líneas de acción" sheetId="9" r:id="rId9"/>
     <sheet name="DPA" sheetId="10" r:id="rId10"/>
     <sheet name="Cuencas" sheetId="11" r:id="rId11"/>
     <sheet name="Áreas protegidas" sheetId="12" r:id="rId12"/>
     <sheet name="Ecosistemas terrestres" sheetId="13" r:id="rId13"/>
     <sheet name="Ecosistemas marinos" sheetId="14" r:id="rId14"/>
     <sheet name="Restauración ecológica" sheetId="15" r:id="rId15"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
   <si>
     <t>ID plan</t>
   </si>
   <si>
     <t>Nombre oficial</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Proponente</t>
   </si>
   <si>
     <t>Vía de ingreso</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Resumen</t>
   </si>
   <si>
     <t>Superficie</t>
   </si>
   <si>
     <t>Ambientes</t>
   </si>
   <si>
     <t>Resumen antecedentes</t>
   </si>
   <si>
     <t>Diagnóstico de amenazas</t>
   </si>
   <si>
     <t xml:space="preserve">RECOGE0012 </t>
   </si>
   <si>
     <t>Aves terrestres de Juan Fernández</t>
   </si>
   <si>
-    <t xml:space="preserve">Las especies objeto de este plan son, en la isla Alejandro Selkirk, el rayadito de Más Afuera (Aphrastura masafuerae) clasificado en peligro Crítico (CR) (DS 23/2019 MMA), el aguilucho de Más Afuera o blindado (Geranoaetus polyosoma exsul)  clasificado en peligro Crítico (CR) (DS 44/2021 MMA) y el churrete de Más Afuera (Cinclodes oustaleti baeckstroemii) clasificado Vulnerable (DS 23/2009 MINSEGPRES), mientras que, en la isla Robinson Crusoe, incluye al picaflor de Juan Fernández (Sephanoides fernandensis)  clasificado en peligro Crítico (DS 23/2019 MMA), el cachudito de Juan Fernández (Anairetes fernandezianus) clasificado En Peligro (DS 151/2007 MINSEGPRES) y al cernícalo de Juan Fernández (Falco sparverius fernandensis) clasificado En Peligro (DS 23/2009 MINSEGPRES). El proceso de elaboración del plan se inició con la Resolución Exenta N° 1325 (25 de octubre de 2019). El grupo de elaboración estuvo conformado por representantes de servicios públicos, universidades y privados. La propuesta fue sometida a consulta pública por un plazo de 30 días hábiles, desde el 14 de septiembre hasta el 28 de octubre de 2021. El plan aprobado fue publicado en el Diario Oficial 11 de agosto de 2022 (promulgación 16 junio 2020).</t>
+    <t>El Plan RECOGE de Aves Terrestres de Juan Fernández establece acciones para mejorar el estado de conservación de seis especies amenazadas del archipiélago y las Desventuradas. Basado en criterios científicos y en procesos participativos, integra restauración ecológica, control de especies exóticas invasoras, prevención de incendios, fortalecimiento de la gobernanza, educación ambiental y monitoreo. Su implementación, proyectada a 10 años, busca incrementar tendencias poblacionales y mejorar las categorías de conservación mediante la recuperación del hábitat, la reducción de amenazas directas y la protección de los ecosistemas críticos para las aves.</t>
   </si>
   <si>
     <t>Ministerio del Medio Ambiente</t>
   </si>
   <si>
     <t>Vía tradicional</t>
   </si>
   <si>
     <t>Plan oficializado</t>
   </si>
   <si>
-    <t xml:space="preserve">Las aves terrestres del archipiélago Juan Fernández, ubicado a 680 kilómetros de Chile continental, son uno de los tesoros del patrimonio natural de Chile no exento de amenazas. seis de las aves terrestres que alberga el territorio serán el foco de trabajo de este Plan RECOGE. Estas son, en la isla Alejandro Selkirk, el rayadito de Más Afuera (Aphrastura masafuerae), el aguilucho de Más Afuera o blindado (Geranoaetus polyosoma exsul) y el churrete de Más Afuera (Cinclodes oustaleti baeckstroemii), mientras que en en la Isla Robinson Crusoe incluye al picaflor de Juan Fernández (Sephanoides fernandensis), el cachudito de Juan Fernández (Anairetes fernandezianus) y el cernícalo de Juan Fernández (Falco sparverius fernandensis). Así como su biodiversidad, la riqueza cultural del archipiélago es única. Históricamente, su población ha debido enfrentar constantes desafíos y desastres naturales, manteniendo siempre un sistema de cohabitación en estrecha relación con sus recursos naturales. La comunidad que habita el archipiélago está informada y profundamente involucrada con las acciones de conservación y desarrollo sostenible que se ejecutan en dicho territorio. Las amenazas identificadas para esta especie son: 1) Especies Exóticas Invasoras, 2) Gatos (mascotas y asilvestrados), 3) Incendios, 4) Cambio climático, 5) Cabras asilvestradas, 6) Ganado mal manejado, 7) Contaminación y 8) Otras potenciales amenazas (picaflor continental, excavaciones arqueológicas y sondajes de restos históricos). El horizonte temporal de la implementación de acciones es de 10 años, plazo en el cual se espera que las especies de aves terrestres de Juan Fernández contempladas en este Plan, muestren una tendencia poblacional en aumento progresivo y mejoría en su categoría de amenaza. Para esto se definieron 10 líneas de acción dirigidas a que tanto las aves terrestres incluidas en el plan, como sus ecosistemas se encuentren restaurados a través de la gestión, la investigación aplicada y el monitoreo, así como también que el impacto y número de las principales amenazas para las aves de Juan Fernández se reduzca a través de gestión y la vinculación comunitaria, y además, que el plan cuente con una gobernanza e institucionalidad que permita la coordinación entre servicios y organizaciones y cuente con financiamiento para el desarrollo de acciones. Entre estas líneas de acción se encuentra, por ejemplo, desarrollar un programa de mejoramiento de condiciones de hábitat, alimentación y reproducción de las aves, un programa de manejo y control comunitario sostenido de ungulados (cabras, vacas, y otros como mulas y caballares) en Alejandro Selkirk, y de vacas en Robinson Crusoe y diseñar un modelo de gobernanza que facilite el seguimiento y cumplimiento del plan._x000D_
-</t>
+    <t>El Plan de Recuperación, Conservación y Gestión de las Aves Terrestres de Juan Fernández aborda seis especies endémicas y/o subespecies del archipiélago y de las Desventuradas, todas bajo categorías de amenaza. El Plan integra información biológica, diagnósticos de amenaza y líneas de acción orientadas a restaurar ecosistemas, reducir presiones antrópicas y fortalecer la gobernanza local. Se fundamenta en la Estrategia Nacional de Biodiversidad y en procesos participativos con la comunidad, instituciones públicas y organizaciones especializadas. El documento establece la visión, objetivos, metas, indicadores, líneas de acción, responsables y estimación de costos para su implementación en un horizonte de 10 años, con énfasis en restauración ecológica, manejo de especies exóticas invasoras, prevención de incendios, fortalecimiento de la bioseguridad y monitoreo continuo.</t>
   </si>
   <si>
     <t>Terrestre</t>
   </si>
   <si>
-    <t xml:space="preserve">Las aves terrestres incluidas en este plan, comprenden una parte significativa de la variedad de aves que habitan el archipiélago._x000D_
-[...10 lines deleted...]
-Es importante destacar que, a pesar de no estar presente hoy, la amenaza de “extracción de recursos” estuvo presente para algunas de las especies en los años 20. Distintas especies fueron utilizadas para hacer artesanías y diversos productos por los isleños. La chonta (Juania australis) y luma (Nothomyrcia fernandeziana), por ejemplo, y el sándalo (Santalum fernandezianum), eran utilizadas para hacer bastones. Hoy el sándalo es un árbol extinto (1908-1916), y la población de chonta y luma es bastante reducida. En cuanto a las aves, era común la venta de picaflores endémicos disecados.</t>
+    <t>Las seis especies contempladas en el Plan —rayadito de Más Afuera, aguilucho de Más Afuera, churrete de Más Afuera, picaflor de Juan Fernández, cachudito de Juan Fernández y cernícalo de Juan Fernández— son endémicas del archipiélago Juan Fernández y/o de las Desventuradas. Presentan distribuciones extremadamente restringidas y dependen de hábitats específicos, muchos de ellos reducidos o degradados. Todas se encuentran bajo categorías de amenaza según el Reglamento de Clasificación de Especies, desde Vulnerable hasta En Peligro Crítico. Sus poblaciones muestran abundancias bajas, fluctuantes o con retrocesos históricos documentados. Las especies pequeñas dependen de vegetación nativa y disponibilidad de artrópodos, mientras que las rapaces presentan flexibilidad de hábitat pero enfrentan presiones como disminución de presas y presencia de especies invasoras. La fragilidad ecológica del archipiélago y las presiones acumuladas hacen urgente implementar acciones de conservación integrales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Plan identifica múltiples amenazas que afectan directamente a las seis especies de aves terrestres. Entre las principales se encuentran las especies exóticas invasoras, incluidos mamíferos depredadores (gatos, roedores), herbívoros (cabras, conejos, ganado vacuno) y plantas invasoras que degradan el hábitat y reducen la disponibilidad alimentaria y de sitios de nidificación. Los incendios constituyen un riesgo elevado debido a la ausencia histórica de infraestructura de combate y a la fragilidad de los ecosistemas insulares. El cambio climático agrava la pérdida de hábitat, altera la fenología y exacerba la expansión de invasoras. La contaminación —incluyendo el uso de venenos para control de roedores, basura y humo— afecta a diversas especies principalmente en sectores habitados._x000D_
+Entre las amenazas potenciales, el picaflor continental compite agresivamente con el picaflor endémico por alimento y territorio, y las excavaciones arqueológicas generan preocupación por posibles alteraciones en áreas sensibles. En conjunto, estas presiones disminuyen hábitat, reducen el reclutamiento, aumentan la depredación y deterioran la capacidad de recuperación de las poblaciones, justificando acciones urgentes y sostenidas.</t>
   </si>
   <si>
     <t>N° Decreto</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Fecha promulgación</t>
   </si>
   <si>
     <t>Fecha publicación</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t xml:space="preserve"> APRUEBA PLAN DE RECUPERACIÓN, CONSERVACIÓN Y GESTIÓN DE LAS AVES TERRESTRES DE JUAN FERNÁNDEZ</t>
+    <t xml:space="preserve"> Aprueba Plan de Recuperación, Conservación y Gestión de las Aves Terrestres de Juan Fernández</t>
   </si>
   <si>
     <t>16/06/2022</t>
   </si>
   <si>
     <t>11/08/2022</t>
   </si>
   <si>
     <t>https://bcn.cl/3d750</t>
   </si>
   <si>
     <t>Reino</t>
   </si>
   <si>
     <t>Phyllum</t>
   </si>
   <si>
     <t>Clase</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>Familia</t>
   </si>
@@ -283,117 +275,103 @@
   <si>
     <t>http://especies.mma.gob.cl/CNMWeb/Web/WebCiudadana/ficha_indepen.aspx?EspecieId=148&amp;Version=1</t>
   </si>
   <si>
     <t>Orden 1</t>
   </si>
   <si>
     <t>Orden 2</t>
   </si>
   <si>
     <t>Orden 3</t>
   </si>
   <si>
     <t>Orden 4</t>
   </si>
   <si>
     <t>Hectáreas</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Factor</t>
   </si>
   <si>
-    <t>ESPECIES EXÓTICAS INVASORAS (EEI)</t>
-[...65 lines deleted...]
-Para la presente amenaza, si bien se encuentra solo en la Isla Robinson Crusoe y solo en un área puntual, la preocupación se encuentra arraigada en que estas exploraciones comiencen a aumentar, y se realicen en otras áreas del parque donde el ambiente es idóneo o haya mayor presencia de estas aves, o que en su defecto sea más masivo y el área afectada se vuelva mayor.</t>
+    <t>04. Cabras asilvestradas</t>
+  </si>
+  <si>
+    <t>Presentes en Alejandro Selkirk, causan ramoneo, compactación del suelo y retroceso del bosque nativo, afectando la reproducción, descanso y alimentación de rayadito y churrete. Su impacto cultural dificulta medidas drásticas, pero su efecto sobre la regeneración vegetal es significativo. Nivel de amenaza: Impacto medio.</t>
+  </si>
+  <si>
+    <t>02. Incendios</t>
+  </si>
+  <si>
+    <t>Aunque no se han registrado incendios recientes, la ausencia histórica de brigadas y cortafuegos hace que cualquier evento pueda generar pérdida masiva de hábitat y suelo, afectando nidos, vegetación nativa y bancos de semillas. Los incendios interactúan con invasoras y ganado, exacerbando la erosión y reduciendo aún más las áreas aptas para reproducción y alimentación. Nivel de amenaza: Muy alto impacto.</t>
+  </si>
+  <si>
+    <t>01.1. Gatos (mascotas y asilvestrados)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gatos (mascotas y asilvestrados)_x000D_
+Los gatos domésticos y asilvestrados depredan directamente a las aves objeto del Plan. En Robinson Crusoe existen numerosos gatos domésticos con libre desplazamiento, mientras que en Alejandro Selkirk y San Félix existe población asilvestrada. Provocan mortalidad directa de adultos, volantones y polluelos. Su presión depredadora afecta especialmente al picaflor, rayadito y cachudito. Pese a programas de esterilización, la presencia no controlada continúa generando impactos severos. Nivel de amenaza: Mascotas: Alto impacto; Asilvestrados: Muy alto impacto.</t>
+  </si>
+  <si>
+    <t>06. Contaminación</t>
+  </si>
+  <si>
+    <t>Incluye uso de veneno para control de roedores, que puede causar envenenamiento secundario de rapaces; basura y plásticos utilizados por aves en nidos; humo y ruido que afectan calidad del hábitat. Nivel de amenaza: No calificado por falta de información.</t>
+  </si>
+  <si>
+    <t>03. Cambio Climático</t>
+  </si>
+  <si>
+    <t>El cambio climático altera patrones de temperatura, lluvias y eventos extremos, afectando la biodiversidad de islas oceánicas altamente vulnerables. Incrementa tormentas, sequías y variaciones fenológicas, deteriorando la vegetación nativa y facilitando la expansión de invasoras. Reduce disponibilidad de hábitat y modifica la competencia entre especies. Nivel de amenaza: No calificado por falta de información.</t>
+  </si>
+  <si>
+    <t>05. Ganado mal manejado</t>
+  </si>
+  <si>
+    <t>En Robinson Crusoe y Alejandro Selkirk, el ganado vacuno afecta la regeneración vegetal mediante pisoteo y ramoneo, degradando hábitats críticos para aves pequeñas. Impacta plantaciones nativas y promueve expansión de invasoras. Nivel de amenaza: Impacto medio.</t>
+  </si>
+  <si>
+    <t>01. Especies Exóticas Invasoras (EEI)</t>
+  </si>
+  <si>
+    <t>Las EEI incluyen mamíferos depredadores (rata, laucha, guarén, gatos), herbívoros (cabras, conejos) y flora invasora (mora, maqui, murta). Generan pérdida de hábitat, depredación de huevos, polluelos y adultos, disminución de artrópodos, erosión del suelo, impedimento de regeneración vegetal, y competencia con especies nativas. En varias islas afectan la disponibilidad de alimento y refugio, alteran la composición de la vegetación y reducen la supervivencia de las aves del Plan. En Desventuradas se suman cabras y plantas invasoras que degradan extensamente el territorio. Nivel de amenaza: Alto impacto.</t>
+  </si>
+  <si>
+    <t>07. Picaflor continental (amenaza potencial)</t>
+  </si>
+  <si>
+    <t>Compite agresivamente con el picaflor de Juan Fernández por alimento y territorio, pudiendo desplazarlo en sectores con floración de especies nativas o introducidas. Sus interacciones territoriales generan un riesgo adicional para una especie ya críticamente amenazada. Nivel de amenaza: Potencial.</t>
+  </si>
+  <si>
+    <t>08. Excavaciones arqueológicas y sondajes (amenaza potencial)</t>
+  </si>
+  <si>
+    <t>La intervención en “Puerto Inglés” genera preocupación comunitaria por potencial afectación a hábitats dentro del Parque Nacional, aunque hoy se ubica en un área degradada. Temor principal: expansión futura hacia sectores con mayor presencia de objetos de conservación. Nivel de amenaza: Potencial.</t>
   </si>
   <si>
     <t>Regiones donde se aplica</t>
   </si>
   <si>
     <t>Descripción alcance territorial</t>
   </si>
   <si>
     <t>Visión</t>
   </si>
   <si>
     <t>Meta</t>
   </si>
   <si>
     <t>Grupo seguimiento</t>
   </si>
   <si>
     <t>Valparaíso</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Objetivo</t>
   </si>
@@ -612,317 +590,317 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="1">
-        <v>11334.59000319</v>
+        <v>11058.4052086</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:E2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D2" s="1">
         <v>11308.673</v>
       </c>
       <c r="E2" s="1">
         <v>99.771</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D2" s="1">
         <v>1.738</v>
       </c>
       <c r="E2" s="1">
         <v>1.738</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D3" s="1">
         <v>42.263</v>
       </c>
       <c r="E3" s="1">
         <v>42.263</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:B1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
@@ -1394,51 +1372,51 @@
         <v>73</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:B9"/>
+  <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>82</v>
       </c>
@@ -1470,117 +1448,125 @@
         <v>89</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>95</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:E2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:B1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>