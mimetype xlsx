--- v1 (2026-02-28)
+++ v2 (2026-05-02)
@@ -73,96 +73,72 @@
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Resumen</t>
   </si>
   <si>
     <t>Superficie</t>
   </si>
   <si>
     <t>Ambientes</t>
   </si>
   <si>
     <t>Resumen antecedentes</t>
   </si>
   <si>
     <t>Diagnóstico de amenazas</t>
   </si>
   <si>
     <t>RECOGE0011</t>
   </si>
   <si>
     <t>Gruñidores de la zona central</t>
   </si>
   <si>
-    <t>Las especies objeto de este plan corresponden a gruñidor de Álvaro (Pristidactylus alvaroi), gruñidor de Valeria (Pristidactylus valeriae) y gruñidor de El Volcán (Pristidactylus volcanensis), especies clasificadas En Peligro (EN) (DS Nº38/2015 MMA). El proceso de elaboración del plan se inició con la Resolución Exenta N° 1125 (20 de noviembre de 2018). El grupo de elaboración estuvo conformado por representantes de servicios públicos, investigadores y privados. La propuesta fue sometida a consulta pública por un plazo de 30 días hábiles, desde el 19 de noviembre de 2020 hasta el 6 de enero de 2021. El plan aprobado fue publicado en el Diario Oficial 17 defebrero de 2022 (promulgación 30 agosto 2021).</t>
+    <t>El Plan RECOGE de los Gruñidores establece medidas para recuperar y conservar tres especies endémicas de la zona central de Chile, todas clasificadas En Peligro. Incluye un diagnóstico detallado de su distribución, hábitats y amenazas, destacando incendios forestales, escasez hídrica y presión antrópica. Propone acciones para reducir riesgos, mejorar la protección efectiva y fortalecer el conocimiento ecológico. El Plan define objetivos, líneas de acción, responsables, costos y un sistema de seguimiento a 10 años, integrando instituciones, especialistas y actores locales.</t>
   </si>
   <si>
     <t>Ministerio del Medio Ambiente</t>
   </si>
   <si>
     <t>Vía tradicional</t>
   </si>
   <si>
     <t>Plan oficializado</t>
   </si>
   <si>
-    <t xml:space="preserve">Los gruñidores son lagartos que pertenecen a un antiguo género denominado Pristidactylus, con cuatro especies descritas para nuestro país: P. torquatus, P. alvaroi, P. valeriae, y P. volcanensis. Estos lagartos son conocidos comúnmente como cabezones o gruñidores, esto último debido al sonido que emiten producto de la expulsión violenta de aire por la boca. Todos son endémicos de la zona central de Chile. Estos lagartos dependen directamente de la mantención de bosque nativo, especialmente P. alvaroi  y P. valeriae  las que están íntimamente asociadas a bosques de Nothofagus macrocarpa  y al bosque esclerófilo de la Cordillera de la Costa, entre las Regiones de Valparaíso, Metropolitana y de O'Hgginis. P. volcanensis, en cambio, se vincula prinicipalmente a ambientes de acarreos rocosos y matorral (localidad tipo El Volcán), aunque recientemente se ha confirmado su presencia en el bosque esclerófilo de la Cordillera de los Andes (Pirque, Región Metropolitana). Las amenazas identificadas para esta especie son: 1) Incendios forestales, 2) Escasez hídrica, 3) Proyectos de inversión con y sin evaluación ambiental, 4) Reemplazo de bosque nativo por plantaciones agrícolas, 5) Caminos públicos, 6) Subdivisión predial con fines residenciales, 7) Presencia de ganado, 8) Extracción de tierra de hoja, 9) Presencia de gatos y perros y 10) Captura de ejemplares. El horizonte temporal de la implementación de acciones es de 10 años, plazo en el cual se espera cumplir la meta de aumentar la distribución y abundancia de las especies de gruñidores. Para esto se definieron 13 líneas de acción dirigidas a disminuir las amenazas que afectan a los gruñidores y aumentar la protección efectiva de estas 4 especies.  Entre estas líneas de acción se encuentra, por ejemplo, implementar un programa de protección contra incendios forestales para resguardar el hábitat de los gruñidores y promover la investigación y monitoreo para la gestión de estas especies.</t>
+    <t>El Plan de Recuperación, Conservación y Gestión de los Gruñidores de la zona central aborda la situación de Pristidactylus alvaroi, P. valeriae y P. volcanensis, especies endémicas y clasificadas En Peligro. El documento describe su biología, distribución y hábitat, identifica amenazas críticas —como incendios forestales, escasez hídrica, proyectos de inversión, reemplazo de bosque nativo y expansión urbana— y establece acciones orientadas a disminuir estas presiones y aumentar la protección efectiva de sus poblaciones. El Plan incluye objetivos operativos, líneas de acción, responsables, costos estimados y un sistema de seguimiento a 10 años, incorporando la participación de actores públicos, privados, científicos y comunidades locales para asegurar la recuperación de estas especies y la conservación de sus hábitats.</t>
   </si>
   <si>
     <t>Terrestre</t>
   </si>
   <si>
-    <t xml:space="preserve">Pristidactylus alvaroi_x000D_
-[...26 lines deleted...]
-</t>
+    <t>Los Gruñidores de la zona central corresponden a Pristidactylus alvaroi, P. valeriae y P. volcanensis, tres lagartos endémicos de Chile clasificados En Peligro debido a su distribución restringida y la pérdida de hábitat. P. alvaroi y P. valeriae se asocian principalmente a bosques de Nothofagus macrocarpa y al bosque esclerófilo de la Cordillera de la Costa, mientras que P. volcanensis ocupa ambientes rocosos y matorrales en la Cordillera de los Andes. Las especies presentan hábitos insectívoros y un comportamiento agresivo al ser manipuladas, emitiendo sonidos característicos. Su detectabilidad es baja y su actividad se concentra entre octubre y marzo. La información científica disponible es limitada, aunque existen estudios taxonómicos, autoecológicos y recientes registros de distribución y genética. La conservación de estas especies depende de la protección del bosque nativo, la reducción de presiones humanas y la generación de conocimiento ecológico actualizado.</t>
+  </si>
+  <si>
+    <t>El Plan identifica múltiples amenazas que afectan la viabilidad de los Gruñidores. La más crítica es la alta recurrencia de incendios forestales, que destruyen refugios, áreas de alimentación y bosques nativos esenciales para P. alvaroi y P. valeriae. A ello se suma la escasez hídrica y las olas de calor, que deterioran la vegetación esclerófila y caducifolia, disminuyen la humedad del hábitat y favorecen nuevos incendios. También se observan presiones derivadas de proyectos de inversión —principalmente mineros— que fragmentan hábitats y presentan evaluaciones ambientales insuficientes. El reemplazo del bosque nativo por plantaciones agrícolas y la expansión de caminos públicos contribuyen a la fragmentación, atropellos y aumento del turismo no controlado. La subdivisión predial para fines residenciales introduce perros, gatos, extracción de vegetación y uso del fuego. Se identifican además amenazas de menor impacto directo, como la presencia de ganado, depredación por mascotas y captura histórica de ejemplares. En conjunto, estas presiones actúan sobre poblaciones con distribución restringida, poniendo en riesgo su continuidad.</t>
   </si>
   <si>
     <t>N° Decreto</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Fecha promulgación</t>
   </si>
   <si>
     <t>Fecha publicación</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>APRUEBA PLAN DE RECUPERACIÓN, CONSERVACIÓN Y GESTIÓN DE LOS GRUÑIDORES DE LA ZONA CENTRAL (PRISTIDACTYLUS ALVAROI, PRISTIDACTYLUS VALERIAE Y PRISTIDACTYLUS VOLCANENSIS)</t>
   </si>
   <si>
     <t>30/08/2021</t>
   </si>
@@ -301,156 +277,108 @@
   <si>
     <t>ARTIFICIALES</t>
   </si>
   <si>
     <t>ALMACENAMIENTO</t>
   </si>
   <si>
     <t>TRANQUE</t>
   </si>
   <si>
     <t>ESTERO</t>
   </si>
   <si>
     <t>SIN CLASIFICAR</t>
   </si>
   <si>
     <t>LACUSTRES</t>
   </si>
   <si>
     <t>LAGUNA</t>
   </si>
   <si>
     <t>Factor</t>
   </si>
   <si>
-    <t xml:space="preserve">INCENDIOS FORESTALES </t>
-[...104 lines deleted...]
-</t>
+    <t xml:space="preserve">06. Subdivisión predial con fines residenciales </t>
+  </si>
+  <si>
+    <t>La creación de parcelas de agrado en laderas y quebradas reemplaza vegetación nativa, introduce perros y gatos, aumenta caminos internos y fomenta malas prácticas en el uso del fuego. Ocurre en zonas de presencia potencial de las especies, especialmente en Cantillana y el Cajón del Maipo. La expansión sin planificación ecológica intensifica la fragmentación del hábitat. Nivel de amenaza: media.</t>
+  </si>
+  <si>
+    <t>08. Extracción de tierra de hoja</t>
+  </si>
+  <si>
+    <t>La extracción de tierra de hoja altera gravemente el hábitat de los Gruñidores al remover la capa orgánica del bosque, esencial para mantener la humedad y temperatura del suelo, facilitar la germinación y asegurar la sobrevivencia de las plántulas. Su eliminación favorece la erosión, compactación y pérdida de nutrientes, además de alterar comunidades bióticas y los patrones de retención de agua, afectando directamente la regeneración del bosque y destruyendo madrigueras utilizadas por los lagartos. Esta actividad carece de regulación legal, lo que dificulta la fiscalización y permite su ejercicio como práctica común y rentable en zonas rurales, donde se extrae con facilidad y bajo costo. La ausencia de normativa y su arraigo cultural incrementan el impacto sobre ecosistemas críticos para las especies del Plan. El nivel de amenaza se califica como media.</t>
+  </si>
+  <si>
+    <t>03. Proyectos de inversión sin consideraciones adecuadas para la protección de las especies</t>
+  </si>
+  <si>
+    <t>Proyectos mineros, agrícolas, turísticos e infraestructura generan fragmentación y destrucción de hábitat. La evaluación ambiental suele ser insuficiente por falta de información sobre distribución y ecología del género. La baja fiscalización y la ausencia de medidas adecuadas de manejo contribuyen a impactos acumulativos. Actividades no sometidas al SEIA, como extracción de áridos o pequeñas faenas mineras, también afectan áreas con presencia potencial de las especies. Nivel de amenaza: alta.</t>
+  </si>
+  <si>
+    <t>02. Escasez hídrica</t>
+  </si>
+  <si>
+    <t>La prolongada sequía y el aumento de olas de calor deterioran la vegetación que sostiene el hábitat de los Gruñidores. La disminución de humedad afecta la regeneración de especies del bosque esclerófilo y relictos de Nothofagus, generando mortalidad de árboles y degradación del hábitat. El déficit hídrico se intensifica por prácticas humanas de consumo de agua sin consideración ambiental. Esta situación amenaza la continuidad de las poblaciones al modificar condiciones microclimáticas esenciales. Nivel de amenaza: muy alta.</t>
+  </si>
+  <si>
+    <t>10. Captura de ejemplares</t>
+  </si>
+  <si>
+    <t>Anteriormente, P. valeriae y P. volcanensis fueron objeto de captura masiva para comercio o investigación. Aunque hoy la captura está regulada, persiste como amenaza potencial en contextos de investigación o proyectos que requieren colecta autorizada. Nivel de amenaza: baja.</t>
+  </si>
+  <si>
+    <t>01. Incendios forestales</t>
+  </si>
+  <si>
+    <t>Los incendios han aumentado en frecuencia e intensidad, afectando directamente los bosques nativos y matorrales que constituyen el hábitat de las tres especies. Provocan pérdida de refugios, sitios de reproducción, alimento y mortalidad directa. Las poblaciones de P. alvaroi y P. valeriae, dependientes del bosque esclerófilo y caducifolio, son las más afectadas. Grandes eventos, como los incendios de 2016–2017, han impactado áreas clave, incluidas áreas protegidas. También influyen prácticas humanas como quemas agrícolas, fogatas, turismo no regulado y vandalismo. Nivel de amenaza: muy alta.</t>
+  </si>
+  <si>
+    <t>05. Caminos públicos</t>
+  </si>
+  <si>
+    <t>La construcción y pavimentación de caminos aumenta el tránsito, generando atropellos y facilitando el acceso a áreas naturales. Esto incrementa amenazas como incendios, abandono de mascotas, extracción de leña y turismo no planificado. Existen registros documentados de atropellos de P. valeriae en sectores de su distribución. Nivel de amenaza: alta.</t>
+  </si>
+  <si>
+    <t>07. Presencia de ganado</t>
+  </si>
+  <si>
+    <t>La presencia de ganado en áreas naturales afecta directamente el hábitat de los Gruñidores debido al ramoneo sobre brotes nuevos, lo que dificulta la regeneración del bosque del cual dependen. Además, la modificación de cursos de agua para abastecer al ganado impacta la vegetación y estructura del ecosistema. La actividad ganadera, muchas veces practicada sin regulación, utiliza áreas naturales como forrajeo y se asocia a prácticas culturales de arrieros que incluyen el uso de troncos caídos —potenciales refugios de Gruñidores— para hacer fuego y la generación de residuos. Aunque en Santuarios de la Naturaleza existen esfuerzos de control mediante cercos y autorizaciones, persisten debilidades por falta de vigilancia y condiciones geográficas complejas. En regiones como O’Higgins, la tradición arriera intensifica el uso no regulado de cerros con vegetación nativa. El nivel de amenaza se califica como media.</t>
+  </si>
+  <si>
+    <t>04. Reemplazo de bosque nativo por plantaciones agrícolas (actividades silvoagropecuarias sin consideraciones ambientales)</t>
+  </si>
+  <si>
+    <t>La expansión de plantaciones agrícolas hacia quebradas y laderas reemplaza vegetación nativa y fragmenta el hábitat, especialmente en la zona de Cantillana donde habita P. valeriae. Estas actividades no ingresan al SEIA, por lo que no se mitigan sus impactos. La habilitación de terrenos, uso de agroquímicos y técnicas de cultivo en laderas alteran la estructura ecológica y disminuyen la disponibilidad de refugios y presas. Nivel de amenaza: alta.</t>
+  </si>
+  <si>
+    <t>09. Presencia de gatos y perros</t>
+  </si>
+  <si>
+    <t>Mascotas de vida libre o abandonadas ejercen depredación y hostigamiento sobre fauna nativa. Estudios locales muestran presencia de perros dentro de áreas protegidas del hábitat de P. valeriae. La tenencia irresponsable y la falta de control poblacional agravan la amenaza. Nivel de amenaza: baja.</t>
   </si>
   <si>
     <t>Regiones donde se aplica</t>
   </si>
   <si>
     <t>Descripción alcance territorial</t>
   </si>
   <si>
     <t>Visión</t>
   </si>
   <si>
     <t>Meta</t>
   </si>
   <si>
     <t>Grupo seguimiento</t>
   </si>
   <si>
     <t>Libertador General Bernardo O'Higgins ; Metropolitana de Santiago ; Valparaíso</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Objetivo</t>
   </si>
@@ -2039,106 +1967,106 @@
         <v>194</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>216</v>