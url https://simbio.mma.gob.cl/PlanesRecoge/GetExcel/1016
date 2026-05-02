--- v0 (2026-02-26)
+++ v1 (2026-05-02)
@@ -73,71 +73,69 @@
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Resumen</t>
   </si>
   <si>
     <t>Superficie</t>
   </si>
   <si>
     <t>Ambientes</t>
   </si>
   <si>
     <t>Resumen antecedentes</t>
   </si>
   <si>
     <t>Diagnóstico de amenazas</t>
   </si>
   <si>
     <t>RECOGE0016</t>
   </si>
   <si>
     <t>Gaviotín Chico (Sternula lorata)</t>
   </si>
   <si>
-    <t xml:space="preserve">El Plan de Recuperación, Conservación y Gestión del Gaviotín Chico busca mejorar el estado de conservación de esta especie En Peligro, cuya distribución en Chile se concentra entre Arica y Parinacota y Antofagasta. El plan se elaboró mediante un proceso participativo de más de una década, integrando información científica y aportes de instituciones públicas, academia, ONG, municipios y la Fundación para la Sustentabilidad del Gaviotín Chico._x000D_
-[...1 lines deleted...]
-La meta principal es aumentar en un 10% el número de parejas reproductivas en cada región dentro de 10 años. Para ello, se establecen tres objetivos: controlar amenazas, fortalecer la protección e investigación, y mejorar la coordinación interinstitucional. El Plan incluye líneas de acción con actividades, indicadores y responsables, considerando la protección de sitios reproductivos, áreas de descanso y hábitat marino. Su implementación contempla un sistema de seguimiento y evaluación periódica.</t>
+    <t>El Plan establece acciones para recuperar y conservar al Gaviotín Chico mediante la protección de sus sitios de nidificación, descanso y alimentación, el control de amenazas y la mejora de la coordinación institucional. Incluye un diagnóstico detallado de la especie y su hábitat, define metas a diez años, áreas prioritarias, atributos ecológicos críticos, objetivos generales y específicos, y líneas de acción orientadas a reducir impactos de actividades humanas, depredadores y pérdida de hábitat. Su alcance comprende todo el rango de distribución de la especie en Chile, desde Arica hasta Antofagasta.</t>
   </si>
   <si>
     <t>MMA</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
     <t>Plan oficializado</t>
   </si>
   <si>
     <t>El Plan RECOGE del Gaviotín Chico busca recuperar y conservar esta especie En Peligro mediante la protección de sus sitios de nidificación, descanso y alimentación en el norte de Chile. Identifica amenazas como desarrollo industrial y urbano, tránsito vehicular, intromisión humana, perros, depredadores nativos, basura y extracción de áridos. La meta es aumentar en un 10% las parejas reproductivas en 10 años. El Plan establece acciones para controlar amenazas, fortalecer la investigación y mejorar la coordinación institucional. Su implementación considera un sistema de seguimiento y evaluación periódica.</t>
   </si>
   <si>
     <t>Marino ; Terrestre</t>
   </si>
   <si>
-    <t>El Gaviotín chico es el gaviotín más pequeño de Chile y se distribuye desde Ecuador hasta Antofagasta, asociado a la corriente de Humboldt. Nidifica en planicies y dunas costeras entre julio y enero, poniendo uno o dos huevos camuflados en el sustrato. Su dieta se basa en peces pequeños como anchoveta, agujilla y pejerrey. La población global se estima entre 600 y 1.700 adultos, en declive, y en Chile es considerada poco abundante, con fuertes fluctuaciones interanuales. Está clasificado En Peligro debido a pérdida de hábitat, disturbios humanos, perros, depredadores nativos y variaciones oceanográficas que afectan su alimentación.</t>
+    <t>El Gaviotín Chico (Sternula lorata) es un ave marina de pequeño tamaño asociada a la Corriente de Humboldt, con distribución desde Ecuador hasta el norte de Chile. En Chile nidifica en planicies litorales entre Arica y Antofagasta, utilizando dunas y pampas costeras donde deposita uno o dos huevos camuflados en el sustrato. La especie está clasificada En Peligro debido a la pérdida de hábitat, presencia de perros, tránsito de vehículos y presión humana. Su población global se estima entre 600 y 1.700 adultos, y aunque en Chile no existen estimaciones precisas, se reportan fluctuaciones anuales con históricas disminuciones asociadas a perturbaciones humanas y disponibilidad de alimento. Su dieta está compuesta principalmente por peces pelágicos pequeños como anchoveta, agujilla y pejerrey de mar. La reproducción ocurre entre julio/agosto y enero.</t>
   </si>
   <si>
     <t xml:space="preserve">El Plan identifica 14 amenazas que afectan la supervivencia del Gaviotín Chico y la integridad de su hábitat, con distintos niveles de impacto sobre huevos, pollos, volantones y adultos. Las amenazas más críticas corresponden al desarrollo industrial y comercial, que ha reducido y fragmentado las planicies costeras utilizadas para nidificar, y a la proliferación de caminos y huellas, que facilitan el acceso de personas y vehículos a los sitios reproductivos. También destaca la presencia de perros de libre deambular, responsables de depredación de huevos y polluelos en la mayoría de los sitios monitoreados, y las acciones humanas que aumentan la depredación por especies nativas al generar focos de basura, postes como perchas y mayor disturbio. _x000D_
 Amenazas de impacto medio incluyen el desarrollo urbano, la perturbación por tránsito de personas, y la extracción de áridos, que modifican el sustrato y disminuyen la disponibilidad de hábitat adecuado. Otras amenazas de menor impacto, pero frecuentes, son los basurales ilegales, líneas de transmisión eléctrica, ejercicios militares y intromisión vehicular. Finalmente, el plan identifica amenazas potenciales sin evidencia suficiente, como la reducción de peces por sobrepesca y los efectos del cambio climático, que podrían afectar la disponibilidad de alimento y el éxito reproductivo.</t>
   </si>
   <si>
     <t>N° Decreto</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Fecha promulgación</t>
   </si>
   <si>
     <t>Fecha publicación</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Aprueba Plan de Recuperación, Conservación y Gestión del Gaviotín Chico (Sternula lorata)</t>
@@ -453,51 +451,51 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="1">
-        <v>10112774.307560559</v>
+        <v>10108900.721725609</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">