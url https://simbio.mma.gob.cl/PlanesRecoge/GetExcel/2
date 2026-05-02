--- v1 (2026-02-28)
+++ v2 (2026-05-02)
@@ -73,74 +73,73 @@
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Resumen</t>
   </si>
   <si>
     <t>Superficie</t>
   </si>
   <si>
     <t>Ambientes</t>
   </si>
   <si>
     <t>Resumen antecedentes</t>
   </si>
   <si>
     <t>Diagnóstico de amenazas</t>
   </si>
   <si>
     <t>RECOGE0001</t>
   </si>
   <si>
     <t>Flora costera del norte de Chile</t>
   </si>
   <si>
-    <t xml:space="preserve">La flora costera del norte de Chile incluida en este plan comprende 93 especies de plantas  pertenecientes a 22 familias botánicas, todas ellas clasificadas en alguna categoría de amenaza (VU, EN, CR). El proceso de elaboración del plan se inició con la Resolución Exenta N° 1306 (7 de diciembre de 2015). El grupo de elaboración estuvo conformado por representantes de servicios públicos, universidades, investigadores independientes y privados. La propuesta fue sometida a consulta pública por un plazo de 30 días hábiles, desde el 24 de agosto hasta el 6 de octubre de 2017. El plan aprobado fue publicado en el Diario Oficial el 21 de noviembre  de 2018 (promulgación 13 marzo de 2018).</t>
+    <t>El Plan RECOGE de la Flora Costera del Norte busca recuperar y conservar 91 especies vegetales presentes en ecosistemas de lomas entre Arica y Atacama. Identifica las principales amenazas, define objetivos de manejo, prioriza acciones y establece indicadores de seguimiento para su implementación. El Plan articula a diversas instituciones públicas y actores locales para reducir presiones, mejorar el estado de conservación y fortalecer la protección efectiva del territorio, con un horizonte de ejecución de 20 años. Su objetivo central es asegurar la viabilidad ecológica de las especies y evitar su deterioro o pérdida.</t>
   </si>
   <si>
     <t>Ministerio del Medio Ambiente</t>
   </si>
   <si>
     <t>Vía tradicional</t>
   </si>
   <si>
     <t>Plan oficializado</t>
   </si>
   <si>
-    <t xml:space="preserve">La flora costera del norte incluida en este plan considera 93 especies asociadas a formaciones vegetacionales costeras del norte del país entre las Regiones de Arica y Parinacota y el Parque Nacional Pan de Azúcar en la Región de Atacama. Estas formaciones vegetacionales (Desierto Absoluto, Desierto Costero de Tocopilla y Desierto Costero de Taltal), presentan una gran variedad de especies vegetales especialmente entre los 400 y 800 metros de altitud, que se ven favorecidas gracias a la presencia de neblina costera llamada localmente camanchaca. Estos ecosistemas tienen altos índices de especies endémicas y de especies clasificadas en categorías de conservación.  Las amenazas identificadas para estas especies son: 1) Cambio climático o variación interanual del clima, 2) Actividades productivas sin consideraciones para la protección de la flora costera, 3) Turismo y actividades motorizadas fuera de ruta, 4) Extracción de flora costera para fines comerciales, 5) Extracción de flora costera para fines científicos, 6) Obras civiles, 7) Ganadería extensiva, 8) Expansión urbana,  9) Aumento de los herbívoros nativos y 10) Actividades productivas a pequeña escala. El horizonte temporal de la implementación de acciones es de 20 años, plazo en el cual se espera mejorar el estado de conservación de al menos el 20% de las especies señaladas en el plan y el resto al menos mantiene su condición actual. Para esto se definieron 11 líneas de acción orientadas a controlar y mitigar las amenazas que afectan a la flora costera y a aumentar la protección efectiva y recuperación de la Flora Costera del Norte de Chile. Entre estas líneas de acción se encuentra por ejemplo, desarrollar un programa que permita identificar y promover prácticas de turismo compatibles con la protección de la flora costera del norte y aumentar la superficie y las áreas protegidas dentro del área geográfica del plan.</t>
+    <t>El Plan de Recuperación, Conservación y Gestión de la Flora Costera del Norte busca asegurar la protección y recuperación de 91 especies vegetales presentes entre Arica y Parinacota y Atacama. Define las principales amenazas que afectan a estas formaciones de lomas, incluyendo cambio climático, actividades productivas, turismo no regulado y extracción de flora. El Plan establece objetivos para mitigar presiones, mejorar el estado de conservación y fortalecer la protección efectiva del territorio. Para ello contempla líneas de acción, indicadores de seguimiento, responsabilidades institucionales y un horizonte de implementación de 20 años, durante los cuales se espera que al menos el 20% de las especies mejoren su categoría de conservación.</t>
   </si>
   <si>
     <t>Terrestre</t>
   </si>
   <si>
-    <t xml:space="preserve">Este plan considera la flora asociada a las formaciones vegetacionales costeras del norte del país entre las regiones de Arica y Parinacota y Atacama (sólo incluye Parque Nacional Pan de Azúcar). Estas formaciones vegetacionales (Desierto Absoluto, Desierto Costero de Tocopilla y Desierto Costero de Taltal), presentan una gran variedad de especies vegetales especialmente entre los 400 y 800 metros de altura, que se ven favorecidas gracias a la presencia de neblina costera o camanchaca, y tienen altos índices de concentración de endemismo y de especies en alguna categoría de conservación. Estas especies están asociadas a una serie de territorios, principalmente formaciones de lomas, que constituyen áreas de relevancia ambiental considerados en las Estrategias Regionales de Biodiversidad de las regiones del norte de Chile. Algunas de estas áreas prioritarias han sido declaradas como áreas protegidas ya sea como parques nacionales, reservas nacionales, monumentos naturales y bienes nacionales protegidos. </t>
-[...4 lines deleted...]
-La metodología de estándares abiertos permitió identificar una serie de amenazas y calificarlas según los criterios de: irreversibilidad, gravedad y alcance, a modo de determinar el efecto global de cada amenaza sobre la flora costera del norte de Chile. Una vez realizado este análisis de las amenazas, el Grupo de Elaboración estableció un orden de éstas de acuerdo a su prioridad, que en forma decreciente de relevancia son: 1) Cambio climático, 2) Actividades productivas a gran escala que ingresan al SEIA, 3) Turismo y actividades motorizadas fuera de ruta, 4) Extracción de flora costera (plantas y semillas) para fines comerciales 5) Extracción de flora costera (plantas y semillas) con fines científicos, 6) Obras civiles, 7) Ganadería extensiva, 8) Expansión urbana, 9) Aumento de los herbívoros nativos y 10) Actividades productivas a pequeña escala.</t>
+    <t>El Plan considera 91 especies de flora costera clasificadas según el Reglamento de Clasificación de Especies Silvestres. Estas especies habitan formaciones de lomas caracterizadas por la influencia de la camanchaca, presentando altos niveles de endemismo y una elevada proporción de taxones en categoría de amenaza. Se distribuyen entre Arica y Parinacota y Atacama, principalmente entre los 400 y 800 msnm, y muchas cuentan con poblaciones pequeñas, fragmentadas o restringidas a microhábitats específicos. Algunas ya se encuentran presentes en áreas protegidas o en sitios prioritarios para la conservación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La flora costera del norte de Chile enfrenta diversas amenazas que afectan su conservación. El cambio climático es la más crítica, ya que el aumento de temperaturas, la escasez de lluvias y los eventos extremos reducen la humedad disponible, disminuyen la floración y afectan la regeneración natural de las especies. Actividades productivas de gran escala, obras civiles y la expansión urbana generan pérdida de hábitat, destrucción de individuos y fragmentación de ecosistemas._x000D_
+El turismo no regulado y las actividades motorizadas fuera de ruta provocan pisoteo, compactación de suelos y deterioro de sectores frágiles. La extracción de flora, tanto comercial como científica, impacta especialmente a especies sensibles y de crecimiento lento. La ganadería extensiva y el aumento de herbívoros nativos presionan aún más a las plantas, favoreciendo además la presencia de especies exóticas. Finalmente, actividades productivas a pequeña escala degradan el hábitat y generan vertederos ilegales. En conjunto, estas amenazas reducen la cobertura vegetal y aumentan el riesgo de extinción local.</t>
   </si>
   <si>
     <t>N° Decreto</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Fecha promulgación</t>
   </si>
   <si>
     <t>Fecha publicación</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>12345</t>
   </si>
   <si>
     <t>Decreto Test</t>
   </si>
   <si>
     <t>01/09/2020</t>
   </si>
@@ -168,51 +167,51 @@
   <si>
     <t>Por definir</t>
   </si>
   <si>
     <t>02/01/2020</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>https://www.google.cl</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>por definir</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>APRUEBA PLAN DE RECUPERACIÓN, CONSERVACIÓN Y GESTIÓN DE LA FLORA COSTERA DEL NORTE</t>
+    <t>Aprueba Plan de Recuperación, Conservación y Gestión de la Flora Costera del Norte</t>
   </si>
   <si>
     <t>13/03/2018</t>
   </si>
   <si>
     <t>21/11/2018</t>
   </si>
   <si>
     <t>http://bcn.cl/2kfox</t>
   </si>
   <si>
     <t>Reino</t>
   </si>
   <si>
     <t>Phyllum</t>
   </si>
   <si>
     <t>Clase</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>Familia</t>
   </si>
@@ -1224,122 +1223,108 @@
   <si>
     <t>MARINOS Y COSTEROS</t>
   </si>
   <si>
     <t>MARINOS</t>
   </si>
   <si>
     <t>INTERMAREALES</t>
   </si>
   <si>
     <t>PALUSTRES</t>
   </si>
   <si>
     <t>EMERGENTES</t>
   </si>
   <si>
     <t>ESTACIONALES</t>
   </si>
   <si>
     <t>SIN CLASIFICAR</t>
   </si>
   <si>
     <t>Factor</t>
   </si>
   <si>
-    <t>CAMBIO CLIMÁTICO O VARIACIÓN INTERANUAL DEL CLIMA</t>
-[...70 lines deleted...]
-Esta amenaza se evaluó, en términos de gravedad, alcance e irreversibilidad, con una clasificación Baja.</t>
+    <t>1. Cambio climático o variación interanual del clima</t>
+  </si>
+  <si>
+    <t>El cambio climático afecta gravemente a la flora costera del norte de Chile debido al aumento de temperaturas, mayor evapotranspiración, disminución de precipitaciones y eventos extremos de lluvia que generan aluviones y erosión. Las especies dependen de la humedad captada desde la camanchaca, por lo que el déficit hídrico reduce la floración, producción de semillas y la capacidad de regeneración natural. Las altas temperaturas acortan la vida de las plántulas, afectan la tasa reproductiva y disminuyen la retención de agua en suelos y napas freáticas. La combinación de estrés hídrico, erosión y pérdida de cobertura vegetal puede llevar a la desaparición local de poblaciones enteras. Esta amenaza opera en toda la extensión del plan y se clasifica como ALTA.</t>
+  </si>
+  <si>
+    <t>2. Actividades productivas sin consideraciones para la protección de la flora costera</t>
+  </si>
+  <si>
+    <t>Incluyen actividades industriales o de infraestructura que ingresan al SEIA y que, por falta de normativa específica, escaso conocimiento técnico y medidas de mitigación insuficientes, generan impactos significativos sobre la flora. Estos proyectos provocan destrucción de individuos, pérdida de hábitat, reducción de cobertura vegetacional y disminución de la diversidad genética. La ausencia de instrumentos de ordenamiento territorial y la baja superficie protegida agravan el problema. La contaminación, el tránsito de maquinaria y la alteración de suelos contribuyen a la degradación de ecosistemas frágiles. Esta amenaza opera en todo el territorio del plan y tiene clasificación MEDIA.</t>
+  </si>
+  <si>
+    <t>3. Turismo y actividades motorizadas fuera de ruta</t>
+  </si>
+  <si>
+    <t>El turismo no regulado —especialmente en periodos de desierto florido— y el tránsito de vehículos todoterreno generan pisoteo, compactación del suelo y destrucción directa de individuos y plántulas. La falta de zonas de exclusión o manejo turístico permite el ingreso descontrolado de personas y vehículos, lo que afecta hábitats sensibles y favorece la apertura de nuevas huellas. También ocurre extracción de plantas con fines ornamentales. Esta amenaza se distribuye a lo largo de toda el área del plan y se clasifica como MEDIA.</t>
+  </si>
+  <si>
+    <t>4. Extracción de flora costera para fines comerciales</t>
+  </si>
+  <si>
+    <t>La extracción ilegal realizada por comerciantes y coleccionistas constituye una amenaza severa, especialmente para especies en categoría de amenaza y de crecimiento lento, como muchas cactáceas. La remoción de individuos y semillas reduce poblaciones completas, afecta la diversidad genética y provoca perturbación del hábitat durante la recolección. Al tratarse de un mercado informal, es difícil fiscalizar su impacto real. Esta amenaza afecta a toda la zona de distribución del plan y tiene clasificación MEDIA.</t>
+  </si>
+  <si>
+    <t>5. Extracción de flora costera para fines científicos</t>
+  </si>
+  <si>
+    <t>Aunque se realiza con objetivos de investigación y conservación, la extracción científica también puede impactar negativamente a poblaciones pequeñas o sensibles. La remoción de individuos, especialmente en especies con muy pocas plantas, aumenta el riesgo de extinción local. La presión es menor que la asociada a actividades comerciales, pero igualmente relevante. Esta amenaza opera en toda la extensión del plan y se clasifica como BAJA.</t>
+  </si>
+  <si>
+    <t>6. Obras civiles</t>
+  </si>
+  <si>
+    <t>La construcción y mantención de caminos, muros, piscinas aluviales y otras obras genera pérdida de individuos, fragmentación del hábitat y alteración del suelo. Estas intervenciones pueden eliminar poblaciones completas o interrumpir la continuidad ecológica necesaria para el intercambio genético. La amenaza se presenta en todo el territorio del plan y tiene clasificación MEDIA.</t>
+  </si>
+  <si>
+    <t>7. Ganadería extensiva</t>
+  </si>
+  <si>
+    <t>Se refiere principalmente al pastoreo no regulado de cabras y burros, especialmente en Paposo. Estos animales consumen plantas nativas, impiden la regeneración natural y dispersan especies vegetales exóticas que compiten con la flora costera. El sobrepastoreo degrada suelos y reduce la cobertura vegetal. Esta amenaza tiene clasificación MEDIA.</t>
+  </si>
+  <si>
+    <t>8. Expansión urbana</t>
+  </si>
+  <si>
+    <t>El crecimiento de ciudades como Antofagasta e Iquique, y la construcción de viviendas o infraestructura en zonas periurbanas, genera pérdida de hábitat, fragmentación y destrucción directa de individuos. Proyectos industriales, habitacionales o vertederos han afectado zonas con alta presencia de flora costera, como La Chimba y Los Verdes. Esta amenaza se clasifica como MEDIA.</t>
+  </si>
+  <si>
+    <t>9. Aumento de los herbívoros nativos</t>
+  </si>
+  <si>
+    <t>La disminución de depredadores naturales ha permitido un aumento de herbívoros nativos, lo que incrementa la presión sobre especies vulnerables, particularmente cactáceas. La depredación intensiva contribuye a la pérdida de población y a la posible extinción local. Esta amenaza actúa en toda el área del plan y se clasifica como BAJA.</t>
+  </si>
+  <si>
+    <t>10. Actividades productivas a pequeña escala</t>
+  </si>
+  <si>
+    <t>Incluyen pesca y recolección artesanal, pequeña minería, expansión agrícola y actividades que no ingresan al SEIA, generalmente con baja regulación. Estas prácticas generan ocupación y alteración del hábitat, remoción de suelos y aparición de vertederos ilegales que afectan directamente a la flora. La amenaza opera en toda la extensión del plan y se clasifica como BAJA.</t>
   </si>
   <si>
     <t>Regiones donde se aplica</t>
   </si>
   <si>
     <t>Descripción alcance territorial</t>
   </si>
   <si>
     <t>Visión</t>
   </si>
   <si>
     <t>Meta</t>
   </si>
   <si>
     <t>Grupo seguimiento</t>
   </si>
   <si>
     <t>Antofagasta ; Arica y Parinacota ; Atacama ; Tarapacá</t>
   </si>
   <si>
     <t>El Plan se circunscribirá territorialmente al rango de distribución actual conocido de las especies de flora costera del norte de Chile, esto es, Desierto Interior, Desierto Costero de Tocopilla y Desierto Costero de Taltal, hasta el Parque Nacional Pan de Azúcar, en un rango altitudinal entre 0 y 1200 metros.</t>
   </si>
   <si>
     <t>Las especies de flora costera del norte de Chile consideradas en el Plan cuentan con un sistema de protección efectivo y participativo, asegurando su conservación y reduciendo el número de especies en categoría de amenazada.</t>
   </si>