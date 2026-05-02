--- v1 (2026-02-28)
+++ v2 (2026-05-02)
@@ -73,224 +73,205 @@
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Resumen</t>
   </si>
   <si>
     <t>Superficie</t>
   </si>
   <si>
     <t>Ambientes</t>
   </si>
   <si>
     <t>Resumen antecedentes</t>
   </si>
   <si>
     <t>Diagnóstico de amenazas</t>
   </si>
   <si>
     <t>RECOGE0004</t>
   </si>
   <si>
     <t>Garra de león</t>
   </si>
   <si>
-    <t xml:space="preserve">La garra de león (Leontochir ovallei) es una especie clasificada En Peligro (EN) (DS N°50/2008 de MINSEGPRES). El proceso de elaboración del plan se inició con la Resolución Exenta N° 0638 (12 de julio del 2016). El grupo de elaboración estuvo conformado por representantes de servicios públicos, universidades, investigadores independientes y privados. La propuesta fue sometida a consulta pública por un plazo de 30 días hábiles, desde el 25 de septiembre hasta el 9 de noviembre de 2018 . El plan aprobado fue publicado en el Diario Oficial el 15 de julio de 2021  (promulgación 1 septiembre 2020).</t>
+    <t>El Plan RECOGE de la garra de león Bomarea ovallei establece medidas para recuperar y conservar esta especie endémica y En Peligro de la Región de Atacama. Aborda amenazas críticas como pérdida de hábitat, proyectos no regulados, extracción de plantas, actividades recreativas y presión de ganado. Define acciones de protección, restauración, conservación ex situ y manejo del territorio. Su objetivo es mantener las poblaciones existentes y aumentar su número en un 50% en ocho años, mediante la coordinación institucional y comunitaria.</t>
   </si>
   <si>
     <t>Ministerio del Medio Ambiente</t>
   </si>
   <si>
     <t>Vía tradicional</t>
   </si>
   <si>
     <t>Plan oficializado</t>
   </si>
   <si>
-    <t xml:space="preserve">La garra de león es una planta herbácea, endémica, de distribución restringida a la costa de la Región de Atacama, que habita ente los 0 y 100 metros de altitud, entre las comunas de Copiapó y Huasco, desde Totoral hasta el Parque Nacional Llanos de Challe, Esta especie tiene una distribución geográfica reducida pero es frecuente, aunque muy asociada a precipitaciones que suelen ser muy bajas, discretas e infrecuentes. Los períodos cortos de humedad producen una menor floración y formación de semillas. Las amenazas identificadas para esta especie son  1) Construcción y/o mejoramiento de caminos, 2) Proyectos, actividades y construcciones que no ingresan al Sistema de Evaluación de Impacto Ambiental (SEIA) y actividades industriales y generación de energía de gran escala, 3) Asentamientos irregulares en el borde costero en sectores con garra de león y sectores aledaños, 4) Extracción y/o destrucción de plantas y sus partes y colecta de semillas, 5) Trazados de rallys/raids que se superponen con el área de ocupación de garra de león, 6) Presencia de ganado doméstico y 7)  Presencia de micro basurales en el área de distribución de la especie. El horizonte temporal de implementación de las acciones es de 8 años plazo en el cual se espera que las poblaciones actuales de la especie mantengan su integridad y haya aumentado en un 50% el número de poblaciones en su área de distribución. Para esto se definieron 9 líneas de acción orientadas a aumentar la protección y conservación de la garra de león y su hábitat y a desarrollar un programa de conservación ex situ con fines de reintroducción y otras medidas de conservación in situ. Entre estas líneas de acción se encuentra por ejemplo restringir las actividades fuera de ruta que degraden o destruyan ejemplares de la especie y su hábitat y el desarrollo e implementación de un programa de investigación aplicada, para la conservación de la garra de león.</t>
+    <t>El Plan de Recuperación, Conservación y Gestión de la garra de león Bomarea ovallei busca asegurar la persistencia de esta especie endémica de la costa de Atacama y clasificada En Peligro. El Plan aborda las principales amenazas que afectan su distribución restringida, tales como obras viales, proyectos industriales, asentamientos irregulares, extracción de plantas, actividades recreativas motorizadas, ganado doméstico y microbasurales. Establece acciones de mitigación, protección de hábitat, conservación in situ y ex situ, y mecanismos de seguimiento. Su meta es mantener la integridad de las poblaciones actuales y aumentar en 50% el número de poblaciones en ocho años, mediante la coordinación entre instituciones públicas, comunidades locales y actores territoriales.</t>
   </si>
   <si>
     <t>Terrestre</t>
   </si>
   <si>
-    <t xml:space="preserve">La  garra  de  león  o  Leontochir  ovallei  (Phil.)  es  una  especie  endémica  y  de distribución restringida a la costa de la Región de Atacama que habita entre los 0 y 100 msnm, entre las comunas de Copiapó y Huasco, específicamente desde el sector de Totoral pasando por Quebrada Honda hasta el Parque Nacional Llanos de Challe. Esta especie posee una distribución geográfica bastante reducida, pero frecuente,  aunque  muy  asociada  a  precipitaciones  que  suelen  ser  muy  bajas, discretas e infrecuentes. Los cambios en el régimen de las precipitaciones, y las temperaturas,  así  como  períodos  de  sequía  más  intensos  asociados  al  cambio climático, también pueden afectar la distribución de las poblaciones. los períodos cortos de humedad influyen en la respuesta de la garra de león, produciendo una menor floración y menor formación de semillas. La ocurrencia de lluvias cada vez menos frecuente y más intensas en la Región, somete a un alto estrés hídrico a la especie, ocasionan aluviones y erosión, con la consiguiente pérdida de la cubierta vegetal y, en ocasiones, la pérdida de poblaciones completas de esta especie. </t>
-[...2 lines deleted...]
-    <t>Las amenazas fueron identificadas y calificadas según los criterios de intensidad de la amenaza, gravedad y alcance de la misma, con el fin de determinar el efecto global de cada amenaza sobre la especie. Una vez realizado este análisis el Grupo de Elaboración priorizó las amenazas según su gravedad: 1) Construcción y/o mejoramiento de caminos; 2) Proyectos, actividades y construcciones que no ingresan al SEIA y actividades industriales y generación de energía de gran escala; 3) Asentamientos irregulares en el borde costero en sectores con garra de león y sectores aledaños; 4) Extracción y/o destrucción de plantas y sus partes y colecta de semillas; 5) Trazados de rallys/raids que se superponen con el área de ocupación de garra de león; 6) Presencia de ganado doméstico; y 7) Presencia de micro basurales en el área de distribución de la especie.</t>
+    <t>La garra de lén Bomarea ovallei es una especie endémica de la costa de Atacama, distribuida entre Copiapó y Huasco, principalmente entre los 0 y 100 msnm. Posee una distribución geográfica muy restringida y depende de condiciones climáticas variables, especialmente de períodos cortos de humedad y eventos de lluvia poco frecuentes. Su fisiología y reproducción se ven afectadas por el cambio climático, sequías prolongadas, aumento de temperaturas y eventos erosivos. Está clasificada En Peligro debido a su pequeña área de ocupación, pocas localidades conocidas, disminución en la calidad del hábitat y reducción de individuos maduros. Presenta alto valor ornamental y paisajístico y enfrenta amenazas por extracción de flores, semillas y rizomas. Aunque parte de su población se encuentra dentro del Parque Nacional Llanos de Challe, la mayoría se localiza fuera de áreas protegidas.</t>
+  </si>
+  <si>
+    <t>El Plan identifica múltiples amenazas que afectan directamente la supervivencia de Bomarea ovallei. La pérdida y degradación del hábitat es el principal factor, derivado de la construcción y mejoramiento de caminos, especialmente la proyectada Ruta 1, que implica movimientos de tierra, tránsito vehicular, depósitos de áridos y contaminación. Asimismo, proyectos productivos y obras industriales o energéticas generan impactos significativos por intervención directa, obras lineales, contaminación y transformación del paisaje. Los asentamientos irregulares en el borde costero provocan eliminación de individuos, degradación del hábitat y dispersión de residuos. La extracción de flores, rizomas y semillas por costumbres locales, turismo y comercio informal ejerce presión severa sobre las poblaciones. Actividades recreativas como rallys, raids, ciclismo y trail running causan destrucción de plantas, compactación del suelo y contaminación. El ganado doméstico produce ramoneo y pisoteo, afectando la regeneración. Finalmente, microbasurales alteran el paisaje, la fauna polinizadora y la calidad del suelo. Estas amenazas varían desde niveles muy altos hasta bajos, pero en conjunto comprometen gravemente la persistencia de la especie.</t>
   </si>
   <si>
     <t>N° Decreto</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Fecha promulgación</t>
   </si>
   <si>
     <t>Fecha publicación</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>APRUEBA PLAN DE RECUPERACIÓN, CONSERVACIÓN Y GESTIÓN DE GARRA DE LEÓN (LEONTOCHIR OVALLEI)</t>
+    <t>Aprueba Plan de Recuperación, Conservación y Gestión de la Garra León (Bomarea ovallei)</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>15/07/2021</t>
   </si>
   <si>
     <t>http://bcn.cl/2qtoc</t>
   </si>
   <si>
     <t>Nombre común</t>
   </si>
   <si>
     <t>Nombre científico</t>
   </si>
   <si>
     <t>Estado de conservación</t>
   </si>
   <si>
     <t>Antecedentes de la especie</t>
   </si>
   <si>
     <t>Leontochir ovallei</t>
   </si>
   <si>
     <t>En Peligro (EN)</t>
   </si>
   <si>
-    <t xml:space="preserve">La  garra  de  león  o  Leontochir  ovallei  (Phil.)  es  una  especie  endémica  y  de distribución restringida a la costa de la Región de Atacama que habita entre los 0 y 100 msnm, entre las comunas de Copiapó y Huasco, específicamente desde el sector de Totoral pasando por Quebrada Honda hasta el Parque Nacional Llanos de Challe. Esta especie posee una distribución geográfica bastante reducida, pero frecuente,  aunque  muy  asociada  a  precipitaciones  que  suelen  ser  muy  bajas, discretas e infrecuentes. Los cambios en el régimen de las precipitaciones, y las temperaturas,  así  como  períodos  de  sequía  más  intensos  asociados  al  cambio climático, también pueden afectar la distribución de las poblaciones.  En la Región de Atacama los períodos cortos de humedad influyen en la respuesta de la  garra  de  león,  produciendo  una  menor  floración  y  menor  formación  de semillas. La ocurrencia de lluvias cada vez menos frecuente y más intensas en la Región, somete a un alto estrés hídrico a la especie, ocasionan aluviones y erosión, con la consiguiente pérdida de la cubierta vegetal y, en ocasiones, la pérdida de poblaciones  completas  de  esta  especie.  Los  períodos  prolongados  de  alta temperatura del aire posiblemente influyan negativamente en la fisiología y tasa reproductiva de la garra de león.    Por otro lado, un prolongado calentamiento del aire podría afectar su balance hídrico,  aumentando  el  estrés  hídrico  en  la  etapa  de  crecimiento.  Este calentamiento  probablemente  afecte  también  la  tasa  de  reclutamiento  por cuanto se acorta la vida de las plántulas y con ello disminuyen las posibilidades de reemplazo de las poblaciones.    Su  clasificación vigente,  según  el  Reglamento  para  la  Clasificación  de  Especies Silvestres según su Estado de Conservación, es En Peligro, de acuerdo al Decreto Supremo  N°  50/2008  del  MINSEGPRES.  Dicho  estado  de  conservación  se fundamenta en que la especie presenta una extensión de la presencia y un área de ocupación menores a 200 km², se conoce sólo en 2 a 3 localidades, se estima que ha experimentado una disminución de la calidad de su hábitat y en el número de individuos maduros. Además, se encuentra amenazada por herbívoros y por la explotación con fines ornamentales.     Esta  especie  se  encuentra  protegida  en  el  Parque  Nacional  Llanos  de  Challe, ubicado en la Región de Atacama, Provincia de Huasco, que es administrado por la  Corporación  Nacional  Forestal  (CONAF). Sin embargo, la mayor parte de la población de la Garra de león se encuentra en la localidad de Carrizal Bajo, fuera del  área  protegida  señalada.  Tanto  el  Parque  Nacional  como  la  localidad  de Carrizal Bajo, se encuentran dentro de la zona de protección “Desierto Florido” de acuerdo a la Resolución Exenta N° 643/29 de agosto 1997 del Gobierno Regional de Atacama, que declara Zona de Protección y Zona de interés turístico a los sitios y  lugares  de  mayor  floración  de  la  Región  de  Atacama.  Estos  sitios,  además, corresponden a Sitios de Prioridad I (urgente), de acuerdo al Libro Rojo de los sitios prioritarios para la conservación de la diversidad biológica en Chile (Ministerio de Agricultura, Corporación Nacional Forestal-CONAF, 1996), ya que constituyen un atractivo  particular  para  esta  actividad  de  intereses  especiales  asociado  a  la manifestación  del  fenómeno  del  desierto  florido.  La  garra  de  león,  Leontochir ovallei, es de alto valor ornamental y paisajístico.     Cabe señalar que no existe ninguna disposición legal que otorgue algún tipo de protección  especial  o  que  penalice  la  extracción  de  sus  flores,  una  práctica habitual para el Día de los Muertos por parte de las comunidades aledañas así como tampoco se limita la extracción de frutos, rizomas y semillas, que abastecen el mercado informal en torno a esta especie.  </t>
+    <t>Bomarea ovallei es una especie endémica de la costa de Atacama, distribuida entre Copiapó y Huasco, principalmente entre los 0 y 100 msnm. Posee una distribución geográfica muy restringida y depende de condiciones climáticas variables, especialmente de períodos cortos de humedad y eventos de lluvia poco frecuentes. Su fisiología y reproducción se ven afectadas por el cambio climático, sequías prolongadas, aumento de temperaturas y eventos erosivos. Está clasificada En Peligro debido a su pequeña área de ocupación, pocas localidades conocidas, disminución en la calidad del hábitat y reducción de individuos maduros. Presenta alto valor ornamental y paisajístico y enfrenta amenazas por extracción de flores, semillas y rizomas. Aunque parte de su población se encuentra dentro del Parque Nacional Llanos de Challe, la mayoría se localiza fuera de áreas protegidas.</t>
   </si>
   <si>
     <t>Orden 1</t>
   </si>
   <si>
     <t>Orden 2</t>
   </si>
   <si>
     <t>Orden 3</t>
   </si>
   <si>
     <t>Orden 4</t>
   </si>
   <si>
     <t>Hectáreas</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>SIN CLASIFICAR</t>
   </si>
   <si>
     <t>MARINOS Y COSTEROS</t>
   </si>
   <si>
     <t>ESTUARINOS</t>
   </si>
   <si>
     <t>INTERMAREALES</t>
   </si>
   <si>
     <t>Factor</t>
   </si>
   <si>
-    <t>CONSTRUCCIÓN Y/O MEJORAMIENTO DE CAMINOS</t>
-[...64 lines deleted...]
-Según la clasificación de amenaza, ésta se califica como Baja.</t>
+    <t>6. Presencia de ganado doméstico</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cabras, burros y otros animales manejados extensivamente consumen flores y hojas de Bomarea ovallei, afectando la reproducción y reduciendo la capacidad de floración. El pisoteo del ganado destruye individuos y compacta el suelo, limitando el establecimiento de nuevas plantas. Estos animales pueden ingresar incluso a áreas protegidas, según registros de guardaparques. Aunque el impacto es significativo, su intensidad es menor que la de amenazas vinculadas a grandes obras o extracción directa, por lo que se clasifica como amenaza de nivel medio._x000D_
+Nivel de amenaza: MEDIA.</t>
+  </si>
+  <si>
+    <t>2. Proyectos, actividades y construcciones sin SEIA; industrias y energía de gran escala</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Las actividades productivas no sometidas a evaluación ambiental—como extracción de áridos, caminos, pequeña minería, pirquinería o expansión agrícola—intervienen directamente el escaso hábitat disponible para Bomarea ovallei. Estas actividades generan pérdida de suelo, remoción de vegetación, contaminación y aparición de microbasurales asociados. A su vez, proyectos industriales y energéticos evaluados ambientalmente también causan impactos significativos, debido a obras lineales, tendidos eléctricos, ductos, infraestructura permanente y mayor presión sobre el territorio. Estas intervenciones producen pérdida irreversible de hábitat y mortalidad directa de individuos, además de transformar el paisaje de forma extendida. Por su escala e intensidad, constituyen una de las amenazas más severas identificadas._x000D_
+Nivel de amenaza: MUY ALTA.</t>
+  </si>
+  <si>
+    <t>7. Presencia de microbasurales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Los microbasurales se forman por residuos depositados en quebradas y zonas habitadas informalmente. Aunque no generan mortalidad directa de individuos de Bomarea ovallei, alteran el paisaje, favorecen la acumulación de más basura y pueden afectar la comunidad de polinizadores al modificar las condiciones del ecosistema. La contaminación del suelo y lixiviados puede dañar rizomas y alterar la estructura química y biológica del sustrato. Además, las acciones de limpieza realizadas con maquinaria pesada pueden impactar inadvertidamente zonas con presencia de la especie. Si bien la amenaza es real, se clasifica como baja en relación con otras más severas._x000D_
+Nivel de amenaza: BAJA.</t>
+  </si>
+  <si>
+    <t>5. Trazados de rallys y raids</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Las actividades deportivas fuera de ruta, incluyendo rallys, raids, ciclismo y trail running, se superponen frecuentemente con el área de distribución de Bomarea ovallei. La falta de regulación y fiscalización permite que vehículos y personas transiten sobre zonas sensibles, destruyendo individuos por pisoteo y compactando el suelo. Estos eventos suelen atraer espectadores, aumentando la presión sobre el territorio y generando residuos, contaminación y perturbación del hábitat. Aunque algunas actividades cuentan con normativas voluntarias o municipales, muchas se realizan sin control, lo que incrementa su impacto. La magnitud del daño directo e indirecto sitúa esta amenaza en un nivel alto._x000D_
+Nivel de amenaza: ALTA.</t>
+  </si>
+  <si>
+    <t>1. Construcción y/o mejoramiento de caminos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La construcción, ampliación y mantención de caminos afecta directamente a las poblaciones de Bomarea ovallei, ya que muchas se ubican adyacentes a rutas existentes. El uso de maquinaria pesada, el movimiento de tierra, la acumulación de áridos, la instalación temporal de estructuras y el tránsito constante de vehículos generan destrucción de individuos y fragmentación del hábitat. La proyección de la Ruta 1 es especialmente crítica, pues atraviesa sectores donde la especie está presente, incrementando el riesgo de pérdida de poblaciones completas. Estas intervenciones pueden alterar el suelo, compactarlo, contaminarlo o erosionarlo, afectando la regeneración natural. En conjunto, estos impactos representan un riesgo severo y directo para la supervivencia de la especie._x000D_
+Nivel de amenaza: MUY ALTA.</t>
+  </si>
+  <si>
+    <t>4. Extracción y destrucción de plantas y colecta de semillas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La extracción de flores para celebraciones locales y prácticas como terapias alternativas, junto con el aumento del turismo durante los eventos de desierto florido, afectan fuertemente a Bomarea ovallei. El pisoteo, corte y colecta reducen la capacidad reproductiva de las poblaciones. En paralelo, el comercio informal nacional e internacional de semillas incentiva la extracción directa desde poblaciones naturales, lo que disminuye el reclutamiento y la variabilidad genética. Estas prácticas no cuentan con regulación efectiva, lo que aumenta el riesgo de sobreexplotación. La presión combinada de extracción, turismo y comercio convierte esta amenaza en un factor crítico para la supervivencia de la especie._x000D_
+Nivel de amenaza: MUY ALTA.</t>
+  </si>
+  <si>
+    <t>3. Asentamientos irregulares en el borde costero</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Los asentamientos irregulares incluyen tomas de terrenos y estructuras temporales asociadas a recolectores de algas. Estas ocupaciones generan eliminación de individuos por instalación directa sobre las poblaciones de Bomarea ovallei, afectando rizomas y reduciendo la capacidad de la especie para producir semillas y regenerarse. Además, el uso de la vegetación acompañante como combustible altera el hábitat y reduce la cobertura vegetal. La acumulación y dispersión de residuos deterioran aún más el entorno, favoreciendo la pérdida de calidad del hábitat y afectando procesos ecológicos como la polinización. La combinación de ocupación física, degradación y residuos convierte esta amenaza en una de las más graves para la especie._x000D_
+Nivel de amenaza: MUY ALTA.</t>
   </si>
   <si>
     <t>Regiones donde se aplica</t>
   </si>
   <si>
     <t>Descripción alcance territorial</t>
   </si>
   <si>
     <t>Visión</t>
   </si>
   <si>
     <t>Meta</t>
   </si>
   <si>
     <t>Grupo seguimiento</t>
   </si>
   <si>
     <t>Atacama</t>
   </si>
   <si>
     <t>Costa de la Región de Atacama, entre los 0 y los 250 msnm, en las comunas de Copiapó y Huasco, desde el sector de Totoral hasta el Parque Nacional Llanos de Challe.</t>
   </si>
   <si>
     <t xml:space="preserve">La garra de león es reconocida como especie única e irremplazable de la Región de Atacama, se encuentra protegida por el Estado, es relevada como elemento identitario de la comunidad local y se posiciona como emblema del patrimonio natural y cultural de Chile. </t>
   </si>